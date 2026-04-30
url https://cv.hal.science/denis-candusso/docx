--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.28571428571px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Candusso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denis-candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5220-9576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071048642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche (Ing. Dr. HDR) - Thématique : systèmes à pile à combustible - hydrogène</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-gustave-eiffel.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire SATIE, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://satie.ens-paris-saclay.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FCLAB, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fclab.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme Hydrogène Energie, UTBM bât. F, Rue Thierry Mieg, F 90010 BELFORT Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau : F004</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : 03 84 58 36 33</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denis.candusso@univ-eiffel.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page internet : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pagespro.univ-gustave-eiffel.fr/denis-candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'expérimentation de générateurs à piles à combustible de type PEM pour les systèmes de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. École normale supérieure de Cachan - ENS Cachan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00802373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation du groupe électrogène à pile à combustible pour l'alimentation d'un véhicule électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation du groupe électrogène à pile à combustible pour l'alimentation d'un véhicule électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00805698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining the operating state of a system, method for configuring a classifier used to identify such a state, and device for determining such a state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019048803A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of local current density, temperature, and mechanical pressure distributions in an operating PEMFC under variable compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.126187. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical models and simulations of PEMFCs: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136, pp.1086-1111. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stack-level diagnosis of proton exchange membrane fuel cell by the distribution of relaxation times analysis of electrochemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjin Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 603, pp.234420. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.234420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Fractional-Order Model of Proton Exchange Membrane Fuel Cell System for Sustainability Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjin Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.2939. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16072939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact pressure in the proton exchange membrane fuel cell: Development of analytical models based on experimental investigation and a posteriori design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 617, pp.235158. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.235158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIS study to analyse the influence of mechanical compression on the global PEM fuel cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68, pp.352-359. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.04.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ experimental investigations to study the impact of mechanical compression on the PEMFC - analysis of the global cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.1257-1272. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.12.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to Measure the Electrical Resistances of a Gas Diffusion Layer Under Mechanical Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (3), pp.e202200102. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.202200102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of fuel cells using instantaneous frequencies and envelopes extracted from stack voltage signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (16), pp 9706-9718. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.01.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of experiments on the effects of linear and hyperelastic constitutive models and geometric parameters on polymer electrolyte fuel cell mechanical and electrical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Charbonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (26), pp.13775-13790. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.02.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a metal hydride tank with a PEMFC for vehicular applications: A simulations framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehroze Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (11), pp 16511-16523. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/er.6898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of fuel cell air supply subsystems based on pressure signal records and statistical pattern recognition approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (78), pp. 38809-38826. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.09.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of low and high frequency phenomena in a PEM fuel cell using singularity analysis of stack voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.32. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2020.101298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cyclic mechanical compression on the electrical contact resistance between the gas diffusion layer and the bipolar plate of a polymer electrolyte membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Zamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp. 349-361. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management of a thermally coupled fuel cell system and metal hydride tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (50), pp.27553-27563. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic modeling, simulation and experimental of hydrogen desorption in a hydride tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (2), pp.1034-1046. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mechanical compression on the performance of Polymer Electrolyte Fuel Cells and analysis through in-situ characterisation techniques - A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Zamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 424, pp.8-26. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.03.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization process to measure the electrical contact resistance of Gas Diffusion Layers under mechanical static compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Oualid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (37), pp.23920-23931. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.03.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of stack voltage based on wavelet leaders: A new tool for PEMFC diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201600029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the probabilistic analysis of PEMFC performance based on multi-physical modelling, stochastic method, and design of numerical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (1), pp.459-477. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.11.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic multifractality in PEMFC stack voltage signal as a tool for the aging monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.1466-1471. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the issue of the PEMFC operating fault identification: Generic analysis tool based on voltage pointwise singularity strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (25), pp 11606-11613. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.09.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the characterization of hydrides hydrogen tanks dedicated to automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (27), pp.11682-11691. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the key parameters on the dynamic behavior of the hydrogen absorption by LaNi5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.1412-1419. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.06.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PEMFC multi-physical model to evaluate the consequences of parameter uncertainty on the fuel cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (10), pp. 3968-3980. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.01.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell diagnosis method based on multifractal analysis of stack voltage signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp 2236-2245. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01049913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEMFC stack voltage singularity measurement and fault classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (36), pp. 21631-21637. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.09.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Cell Health Monitoring Using Self Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (33), pp 1021-1026. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of fault tree analysis to fuel cell diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mocoteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp. 302-309. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201100072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cells static and dynamic characterizations as tools for the estimation of their ageing time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp. 1730-1739. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical characterisation of fuel cell stack during cold start</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.23402. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new test instruments and protocols for the diagnostic of fuel cell stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (12), pp. 5325-5333. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Polymer Electrolyte Fuel Cells Failure Modes (Flooding & Drying out) by Neural Networks Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mocoteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (4), pp 3067-3075. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEM fuel cell fault detection and identification using differential method: simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical characterisation of fuel cell stack during cold start</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non intrusive diagnosis of polymer electrolyte fuel cells by wavelet packet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mocoteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (1), pp 740-746. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell climatic tests designed for new configured aircraft application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (7), pp.1522-1535. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of PEM fuel cell experimental data using Principal Component Analysis and Multi linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latevi Placca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.35 (n.10), pp4582-91. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.02.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of temperature, air dew point temperature and reactant flow effects on PEMFC performances using electrochemical spectroscopy and voltammetry techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 195 (4), pp. 984-993. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.08.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of a twenty cell PEFC operating under fault conditions with diode by-pass circuit for uninterrupted power delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.51 (n.5), pp1044-54. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2009.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New High Voltage Impedance Spectrometer for the Diagnostic of Fuel Cell Stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fuel Cell Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), 6 p. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4002401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability Test Results of a PEMFC Operated at Over-Nominal Temperature with Low Humidified Reactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Péra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fuel Cell Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2), pp.024502. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3182736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of fuel cell operating time for predictive maintenance strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.35 (n.15), pp 8022-9. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of experiment techniques for fuel cell characterisation and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp. 967-980. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INRETS expérimente et évalue des systèmes piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A De-Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204, pp. 34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of temperature, air dew point temperature and reactant flow effects on PEMFC performances using electrochemical spectroscopy and voltammetry techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of failed cells inside PEMFC stacks in two cases: anode / cathode crossover and anode / cooling compartment leak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of a fuel cell stack under vibrating conditions linked to aircraft applications part II: Three-dimensional modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Charon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (21), pp.6281-6288. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a PEMFC durability test under low humidity conditions and stack behaviour modelling using experimental design techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 182 (2), pp.429-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a fuel cell durability test based on design of experiment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.1093-1104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis methods dedicated to the localisation of failed cells within PEMFC stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Endichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 182 (2), pp.449-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of a fuel cell stack under vibrating conditions linked to aircraft applications part I: experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Rouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (22), pp.6755-6765. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell operation under degraded working modes and study of a diode by-pass circuit dedicated to multi-stack association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Péra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.880-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEMFC durability test under specific dynamical current solicitation linked to vehicle road cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel cell - from fundamentals to systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (2), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power generation by fuel cells: the new Eldorado?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (3), pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two PEM fuel cell durability tests performed at constant current and under solicitations linked to transport mission profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (17), pp.4523-4536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piles à combustible PEMFC et SOFC : Description et gestion du système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynal Glises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Péra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of gas pressure and flow rate influences on a 500W PEM fuel cell, thanks to the experimental design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 156 (1), pp.92-99. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of a 5 kW PEMFC for transportation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (8), pp.1019-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a PEFC power generator modular architecture based on a multi stack association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 156 (1), pp.108-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell power generators: a great idea but a stubborn reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of current density distribution in proton exchange membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poirot-Crouvezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2003079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuel cell hybrid power source for a small electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies Journal - Rеvuе des Enеrgies Renouvеlablеs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piles à combustible PEMFC et SOFC : Description et gestion du système »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynal Glises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI, pp.BE 8 595 1-11, 2007, Traité thermique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piles à combustible PEMFC et SOFC : Transferts de masse et de chaleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynal Glises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI, pp.BE 8 596 1-12, 2007, Traité thermique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of PEMFC based on autoregressive model and voltage fluctuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjin Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC'2022, 10th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. 6p, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de régimes de fonctionnement de piles à combustible par reconnaissance de formes à partir d&apos;enveloppes et de fréquences instantanées issues du signal de la tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study by design of experiments of linear and nonlinear constitutive models and geometric parameters effects on PEMFC performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Charbonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC2019 - European Fuel Cell Technology &amp; Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'influence de la compression mécanique d'une couche de diffusion de gaz sur la résistance électrique de contact dans une pile à combustible à membrane échangeuse de protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065145v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cyclic mechanical stress on the electrical contact resistance between gas diffusion layer and bipolar plates in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHEC 2018, 22nd edition of the WORLD HYDROGEN ENERGY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of fuel cell durability &quot;dynamic multifractality in stack voltage signal as an indicator of PEMFC SOH&quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Battery Tech 2016, International Conference on Battery ad Fuel Cell Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mechanical stresses on GDL physical properties - A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYCELTEC 2017 - 6th Symposium on Hydrogen, Fuel Cells and Advanced Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porto, Portugal. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the issue of the pemfc operating fault identification: generic analysis tool based on voltage pointwise singularity strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEREGA'17, 5th International Conference on emerging and renewable energy : generation and automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, BELFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Singularity-Based Diagnostic for PEM Fuel Cell Stack designed for Operation in μCHP Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2017, 7th International Conference on Fundamentals & Development of Fuel Cells,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, STUTTGART, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the issue of the PEMFC operating fault identification: generic analysis tool based on voltage pointwise singularity strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEREGA 2017 -International Conference on Emerging and Renewable Energy: Generation and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Belfort, France. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of hydrogen desorption from a metal hydride tank using the electrical fluidic analogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saragosse, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the key parameters on the dynamic behavior of the hydrogen absorption by LaNi5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy (ICREGA16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization process to measure the electrical contact resistance of Gas Diffusion Layers under mechanical static compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Oualid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEM2016. International conference on Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, University of Surrey, Guildford, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell diagnosis based on stack voltage multifractal analysis. The question of the method portability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Battery Tech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dubaï, France. p.39, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2090-4541.C1.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic multifractality in PEMFC stack voltage signal as a tool for the aging monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREGA 2016 - 4th International Conference On Renewable Energy: Generation And Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Belfort, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OenVHy, to study hydride storage and Fuel cell system coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development Fuel Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, TOULOUSE, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of water management in a 500 We PEMFC stack by Electrochemical Impedance Spectroscopy and according to design of experiment methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mocoteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Seiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, TOULOUSE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of stack voltage based on wavelet leaders: a new tool for the on-line diagnosis of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development Fuel Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, TOULOUSE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil de diagnostic non intrusif d'une pile à combustible basé sur la mesure des singularités de la tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydride Material for optimal hydrogen storage system of fuel cell electrical vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Fenineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th International Symposium on Metal-Hydrogen Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, MANCHESTER, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de simulation pour l'étude de la fiabilité d'une pile à combustible de type PEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Voltage Signals for PEM Fuel Cell Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 1: Mobypost vehicle&apos;s powertrain modeling, simulation and sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Higel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2013, 5th Conference on Fundamentals and Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, KARLSRUHE, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357414v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage singularity classification for fuel cell diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2013 - European Fuel Cell Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 2- Mobypost vehicle’s powertrain design and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation tool for the reliability analysis of PEM fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 1: Mobypost vehicle’s powertrain modeling, simulation and sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Higel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-diagnosis of PEM fuel cells using electrochemical spectroscopy impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Plant and Power Systems Control symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies expérimentales pour identifier les cellules défaillantes dans les stacks PEM - Cas des fuites de réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNRS Système PAC, Thème diagnostic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Ivry-Sur-Seine, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a High Voltage Impedance Spectrometer for the Characterization and Diagnosis of Large PEFC Stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Forum 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a non intrusive diagnosis tool for the detection of water management defaults and CO poisoning in PEMFC stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Diagnostics Tools for Fuel Cell Technologies "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Trondheim, Norway. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fuel cell durability test using the response surface methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montréal, Canada. pp.2007-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental methods for the diagnosis of PEMFC stacks, Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics Tools for Fuel Cell Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, inconnue, Norway. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results obtained with an impedancemeter developed for the diagnosis of large PEFC stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion, EPE Chapter "Electric Drives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Diagnosis of PEM Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Narjiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics and Drives - Power Electronics and Motion Control (EPE-PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, POZNAN, Poland. pp. 749-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of power converter current ripple on the durability of a fuel cell stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.1495-1500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of the temperature, relative humidity and flow rate effects on the performances of a single PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online diagnosis of a PEM fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Narjiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE PEMC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poland. pp.749-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line diagnosis of a PEM fuel cell through the PWM converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Narjiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference 2008, FDFC2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of proton exchange membrane fuel cell safety procedures in case of emergency shutdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vigo, Spain. pp.725-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual response surface approach for the analysis of a fuel cell durability test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.4337-4342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEM Fuel Cell Modelization including Durability considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Electronics, ISIE'05 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dubrovnik, Croatia. pp. 833-838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTRICAL ANALOGY MODELLING OF PEFC SYSTEM FED BY A COMPRESSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Chnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hattab Maker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Péra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissel Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Luzern, Switzerland. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique d’un véhicule à pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque Véhicules électriques et hybrides (C-VELEC) - Enjeux technologiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Grenoble (38000), France. pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, contrôle et simulation d’un système pile à combustible destiné à une application stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianko Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génie Electrique, Vie et Qualité (GEVIQ 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Marseille (13), France. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a fuel cell hybrid power source for a small electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Symposium 18 (EVS 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Measurement of a Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Poirot-Crouvezier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d’un véhicule électrique à source hybridée pile à combustible - éléments intermédiaires de stockage de la puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Piles à combustible et interfaces pour les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Belfort, France. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId318"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.28571428571px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Candusso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denis-candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5220-9576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071048642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche (Ing. Dr. HDR) - Thématique : systèmes à pile à combustible - hydrogène</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-gustave-eiffel.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire SATIE, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://satie.ens-paris-saclay.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FCLAB, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fclab.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme Hydrogène Energie, UTBM bât. F, Rue Thierry Mieg, F 90010 BELFORT Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau : F004</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : 03 84 58 36 33</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denis.candusso@univ-eiffel.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page internet : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pagespro.univ-gustave-eiffel.fr/denis-candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'expérimentation de générateurs à piles à combustible de type PEM pour les systèmes de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. École normale supérieure de Cachan - ENS Cachan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00802373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation du groupe électrogène à pile à combustible pour l'alimentation d'un véhicule électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation du groupe électrogène à pile à combustible pour l'alimentation d'un véhicule électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00805698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining the operating state of a system, method for configuring a classifier used to identify such a state, and device for determining such a state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019048803A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of local current density, temperature, and mechanical pressure distributions in an operating PEMFC under variable compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.126187. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical models and simulations of PEMFCs: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136, pp.1086-1111. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stack-level diagnosis of proton exchange membrane fuel cell by the distribution of relaxation times analysis of electrochemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjin Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 603, pp.234420. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.234420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Fractional-Order Model of Proton Exchange Membrane Fuel Cell System for Sustainability Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjin Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.2939. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16072939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact pressure in the proton exchange membrane fuel cell: Development of analytical models based on experimental investigation and a posteriori design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 617, pp.235158. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.235158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIS study to analyse the influence of mechanical compression on the global PEM fuel cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68, pp.352-359. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.04.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ experimental investigations to study the impact of mechanical compression on the PEMFC - analysis of the global cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.1257-1272. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.12.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to Measure the Electrical Resistances of a Gas Diffusion Layer Under Mechanical Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (3), pp.e202200102. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.202200102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of fuel cells using instantaneous frequencies and envelopes extracted from stack voltage signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (16), pp 9706-9718. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.01.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of fuel cell air supply subsystems based on pressure signal records and statistical pattern recognition approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (78), pp. 38809-38826. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.09.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a metal hydride tank with a PEMFC for vehicular applications: A simulations framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehroze Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (11), pp 16511-16523. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/er.6898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of experiments on the effects of linear and hyperelastic constitutive models and geometric parameters on polymer electrolyte fuel cell mechanical and electrical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Charbonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (26), pp.13775-13790. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.02.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of low and high frequency phenomena in a PEM fuel cell using singularity analysis of stack voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.32. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2020.101298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cyclic mechanical compression on the electrical contact resistance between the gas diffusion layer and the bipolar plate of a polymer electrolyte membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Zamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp. 349-361. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic modeling, simulation and experimental of hydrogen desorption in a hydride tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (2), pp.1034-1046. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mechanical compression on the performance of Polymer Electrolyte Fuel Cells and analysis through in-situ characterisation techniques - A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Zamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 424, pp.8-26. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.03.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management of a thermally coupled fuel cell system and metal hydride tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (50), pp.27553-27563. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of stack voltage based on wavelet leaders: A new tool for PEMFC diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201600029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the probabilistic analysis of PEMFC performance based on multi-physical modelling, stochastic method, and design of numerical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (1), pp.459-477. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.11.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic multifractality in PEMFC stack voltage signal as a tool for the aging monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.1466-1471. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the issue of the PEMFC operating fault identification: Generic analysis tool based on voltage pointwise singularity strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (25), pp 11606-11613. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.09.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization process to measure the electrical contact resistance of Gas Diffusion Layers under mechanical static compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Oualid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (37), pp.23920-23931. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.03.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the key parameters on the dynamic behavior of the hydrogen absorption by LaNi5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.1412-1419. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.06.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the characterization of hydrides hydrogen tanks dedicated to automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (27), pp.11682-11691. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PEMFC multi-physical model to evaluate the consequences of parameter uncertainty on the fuel cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (10), pp. 3968-3980. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.01.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell diagnosis method based on multifractal analysis of stack voltage signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp 2236-2245. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01049913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEMFC stack voltage singularity measurement and fault classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (36), pp. 21631-21637. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.09.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Cell Health Monitoring Using Self Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (33), pp 1021-1026. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of fault tree analysis to fuel cell diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mocoteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp. 302-309. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201100072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cells static and dynamic characterizations as tools for the estimation of their ageing time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp. 1730-1739. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical characterisation of fuel cell stack during cold start</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.23402. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Polymer Electrolyte Fuel Cells Failure Modes (Flooding & Drying out) by Neural Networks Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mocoteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (4), pp 3067-3075. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new test instruments and protocols for the diagnostic of fuel cell stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (12), pp. 5325-5333. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEM fuel cell fault detection and identification using differential method: simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical characterisation of fuel cell stack during cold start</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non intrusive diagnosis of polymer electrolyte fuel cells by wavelet packet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mocoteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (1), pp 740-746. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of temperature, air dew point temperature and reactant flow effects on PEMFC performances using electrochemical spectroscopy and voltammetry techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 195 (4), pp. 984-993. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.08.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of a twenty cell PEFC operating under fault conditions with diode by-pass circuit for uninterrupted power delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.51 (n.5), pp1044-54. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2009.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of PEM fuel cell experimental data using Principal Component Analysis and Multi linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latevi Placca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.35 (n.10), pp4582-91. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.02.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New High Voltage Impedance Spectrometer for the Diagnostic of Fuel Cell Stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fuel Cell Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), 6 p. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4002401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of fuel cell operating time for predictive maintenance strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.35 (n.15), pp 8022-9. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability Test Results of a PEMFC Operated at Over-Nominal Temperature with Low Humidified Reactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Péra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fuel Cell Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2), pp.024502. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3182736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell climatic tests designed for new configured aircraft application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (7), pp.1522-1535. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INRETS expérimente et évalue des systèmes piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A De-Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204, pp. 34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of temperature, air dew point temperature and reactant flow effects on PEMFC performances using electrochemical spectroscopy and voltammetry techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of failed cells inside PEMFC stacks in two cases: anode / cathode crossover and anode / cooling compartment leak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of experiment techniques for fuel cell characterisation and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp. 967-980. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a fuel cell durability test based on design of experiment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.1093-1104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a PEMFC durability test under low humidity conditions and stack behaviour modelling using experimental design techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 182 (2), pp.429-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of a fuel cell stack under vibrating conditions linked to aircraft applications part II: Three-dimensional modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Charon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (21), pp.6281-6288. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis methods dedicated to the localisation of failed cells within PEMFC stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Endichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 182 (2), pp.449-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of a fuel cell stack under vibrating conditions linked to aircraft applications part I: experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Rouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (22), pp.6755-6765. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell operation under degraded working modes and study of a diode by-pass circuit dedicated to multi-stack association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Péra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.880-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power generation by fuel cells: the new Eldorado?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (3), pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two PEM fuel cell durability tests performed at constant current and under solicitations linked to transport mission profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (17), pp.4523-4536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piles à combustible PEMFC et SOFC : Description et gestion du système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynal Glises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Péra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEMFC durability test under specific dynamical current solicitation linked to vehicle road cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel cell - from fundamentals to systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (2), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of a 5 kW PEMFC for transportation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (8), pp.1019-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of gas pressure and flow rate influences on a 500W PEM fuel cell, thanks to the experimental design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 156 (1), pp.92-99. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a PEFC power generator modular architecture based on a multi stack association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 156 (1), pp.108-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell power generators: a great idea but a stubborn reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of current density distribution in proton exchange membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poirot-Crouvezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2003079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuel cell hybrid power source for a small electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies Journal - Rеvuе des Enеrgies Renouvеlablеs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piles à combustible PEMFC et SOFC : Description et gestion du système »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynal Glises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI, pp.BE 8 595 1-11, 2007, Traité thermique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piles à combustible PEMFC et SOFC : Transferts de masse et de chaleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynal Glises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI, pp.BE 8 596 1-12, 2007, Traité thermique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of PEMFC based on autoregressive model and voltage fluctuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjin Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC'2022, 10th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. 6p, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de régimes de fonctionnement de piles à combustible par reconnaissance de formes à partir d&apos;enveloppes et de fréquences instantanées issues du signal de la tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study by design of experiments of linear and nonlinear constitutive models and geometric parameters effects on PEMFC performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Charbonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC2019 - European Fuel Cell Technology &amp; Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'influence de la compression mécanique d'une couche de diffusion de gaz sur la résistance électrique de contact dans une pile à combustible à membrane échangeuse de protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065145v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cyclic mechanical stress on the electrical contact resistance between gas diffusion layer and bipolar plates in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHEC 2018, 22nd edition of the WORLD HYDROGEN ENERGY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of fuel cell durability &quot;dynamic multifractality in stack voltage signal as an indicator of PEMFC SOH&quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Battery Tech 2016, International Conference on Battery ad Fuel Cell Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mechanical stresses on GDL physical properties - A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYCELTEC 2017 - 6th Symposium on Hydrogen, Fuel Cells and Advanced Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porto, Portugal. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the issue of the pemfc operating fault identification: generic analysis tool based on voltage pointwise singularity strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEREGA'17, 5th International Conference on emerging and renewable energy : generation and automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, BELFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Singularity-Based Diagnostic for PEM Fuel Cell Stack designed for Operation in μCHP Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2017, 7th International Conference on Fundamentals & Development of Fuel Cells,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, STUTTGART, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the issue of the PEMFC operating fault identification: generic analysis tool based on voltage pointwise singularity strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEREGA 2017 -International Conference on Emerging and Renewable Energy: Generation and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Belfort, France. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the key parameters on the dynamic behavior of the hydrogen absorption by LaNi5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy (ICREGA16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of hydrogen desorption from a metal hydride tank using the electrical fluidic analogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saragosse, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization process to measure the electrical contact resistance of Gas Diffusion Layers under mechanical static compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Oualid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEM2016. International conference on Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, University of Surrey, Guildford, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell diagnosis based on stack voltage multifractal analysis. The question of the method portability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Battery Tech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dubaï, France. p.39, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2090-4541.C1.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic multifractality in PEMFC stack voltage signal as a tool for the aging monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREGA 2016 - 4th International Conference On Renewable Energy: Generation And Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Belfort, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of water management in a 500 We PEMFC stack by Electrochemical Impedance Spectroscopy and according to design of experiment methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mocoteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Seiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, TOULOUSE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OenVHy, to study hydride storage and Fuel cell system coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development Fuel Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, TOULOUSE, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of stack voltage based on wavelet leaders: a new tool for the on-line diagnosis of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development Fuel Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, TOULOUSE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil de diagnostic non intrusif d'une pile à combustible basé sur la mesure des singularités de la tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydride Material for optimal hydrogen storage system of fuel cell electrical vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Fenineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th International Symposium on Metal-Hydrogen Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, MANCHESTER, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de simulation pour l'étude de la fiabilité d'une pile à combustible de type PEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 2- Mobypost vehicle’s powertrain design and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage singularity classification for fuel cell diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2013 - European Fuel Cell Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation tool for the reliability analysis of PEM fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 1: Mobypost vehicle’s powertrain modeling, simulation and sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Higel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Voltage Signals for PEM Fuel Cell Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 1: Mobypost vehicle&apos;s powertrain modeling, simulation and sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Higel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2013, 5th Conference on Fundamentals and Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, KARLSRUHE, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357414v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-diagnosis of PEM fuel cells using electrochemical spectroscopy impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Plant and Power Systems Control symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a High Voltage Impedance Spectrometer for the Characterization and Diagnosis of Large PEFC Stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Forum 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a non intrusive diagnosis tool for the detection of water management defaults and CO poisoning in PEMFC stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Diagnostics Tools for Fuel Cell Technologies "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Trondheim, Norway. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fuel cell durability test using the response surface methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montréal, Canada. pp.2007-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies expérimentales pour identifier les cellules défaillantes dans les stacks PEM - Cas des fuites de réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNRS Système PAC, Thème diagnostic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Ivry-Sur-Seine, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental methods for the diagnosis of PEMFC stacks, Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics Tools for Fuel Cell Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, inconnue, Norway. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results obtained with an impedancemeter developed for the diagnosis of large PEFC stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion, EPE Chapter "Electric Drives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Diagnosis of PEM Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Narjiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics and Drives - Power Electronics and Motion Control (EPE-PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, POZNAN, Poland. pp. 749-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of the temperature, relative humidity and flow rate effects on the performances of a single PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online diagnosis of a PEM fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Narjiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE PEMC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poland. pp.749-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of power converter current ripple on the durability of a fuel cell stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.1495-1500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line diagnosis of a PEM fuel cell through the PWM converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Narjiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference 2008, FDFC2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of proton exchange membrane fuel cell safety procedures in case of emergency shutdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vigo, Spain. pp.725-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual response surface approach for the analysis of a fuel cell durability test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.4337-4342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTRICAL ANALOGY MODELLING OF PEFC SYSTEM FED BY A COMPRESSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Chnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hattab Maker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Péra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissel Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Luzern, Switzerland. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEM Fuel Cell Modelization including Durability considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Electronics, ISIE'05 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dubrovnik, Croatia. pp. 833-838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, contrôle et simulation d’un système pile à combustible destiné à une application stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianko Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génie Electrique, Vie et Qualité (GEVIQ 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Marseille (13), France. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique d’un véhicule à pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque Véhicules électriques et hybrides (C-VELEC) - Enjeux technologiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Grenoble (38000), France. pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Measurement of a Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Poirot-Crouvezier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a fuel cell hybrid power source for a small electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Symposium 18 (EVS 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d’un véhicule électrique à source hybridée pile à combustible - éléments intermédiaires de stockage de la puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Piles à combustible et interfaces pour les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Belfort, France. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F809399"/>
+    <w:nsid w:val="BF774DB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-candusso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5220-9576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071048642" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://satie.ens-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fclab.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denis.candusso@univ-eiffel.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr/denis-candusso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00802373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Benouioua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Khetabi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Bouziane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lachat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marcelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04563354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjin Ao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Laghrouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Depernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.234420" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Chao Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16072939" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04679114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mancini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235158" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.04.249" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04374590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.12.293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lachat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.202200102" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Charbonn&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lisa Dhuitte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candusso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.02.122" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Chabane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehroze Iqbal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Djerdir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6898" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.09.147" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492847v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Francois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101298" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zamel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.02.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311605v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.247" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elkedim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.11.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02083530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.03.071" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670713v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Oualid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.03.130" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noguer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Kouta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Charon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.11.074" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.04.033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.177" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.12.048" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359466v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.06.110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349300v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Benouioua" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M2Q0LKB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.117" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Onanena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333171" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671445v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mocoteguy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100072" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9X1J3P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.064" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wasterlain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100267" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M9L6GLN3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006663v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.029" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hissel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mocoteguy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.077" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD9XDR2D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frapp&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bernardinis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bethoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100277" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BABA728C5C1E8EA8B3265A5DC3E7C30334246D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699044v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;got" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wasterlain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Steiner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D097V9M2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992885v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.02.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latevi Placca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blachot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.076" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bergman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.08.084" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Francois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2009.12.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006645v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002401" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3182736" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559459v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Onanena" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.039" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952008v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Wahdame" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kauffmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.10.066" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLPBX5BM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001913v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Candusso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De-Bernardinis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coquery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467155v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467160v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.05.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7HJPSR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rouss" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Charon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.08.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413859v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411226v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Endichi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441981v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Rouss" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.08.032" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGRZ4FCJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413893v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502992v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502998v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kauffmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467164v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynal Glises" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493608v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wahdame" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.08.036" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502981v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502985v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirot-Crouvezier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bador" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rulli&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003079" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517849v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rulli&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Toutain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342689v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342692v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894173v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993868" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408732v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360814v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065145v3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330891v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671427v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784367v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Picard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830711v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671483v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366243v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359300v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671473v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2090-4541.C1.023" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670683v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233508v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349298v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seiler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349911v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065407v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431792v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Fenineche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065268v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863881v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357414v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Higel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faivre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ravey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918936v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926386v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ndiaye" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919074v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919017v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223601v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Onanena" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467206v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467254v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467234v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steiner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503056v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467211v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467251v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325292v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Narjiss" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gustin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503160v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Girardot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467245v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467270v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467274v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503110v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coddet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503066v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412424v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582347v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Chnani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hattab Maker" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517858v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poirot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schott" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517256v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianko Valero" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Walter" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517822v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poirot-Crouvezier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521831v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-candusso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5220-9576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071048642" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://satie.ens-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fclab.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denis.candusso@univ-eiffel.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr/denis-candusso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00802373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Benouioua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Khetabi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Bouziane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lachat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marcelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04563354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjin Ao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Laghrouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Depernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.234420" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Chao Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16072939" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04679114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mancini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235158" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.04.249" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04374590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.12.293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lachat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.202200102" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.09.147" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Chabane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehroze Iqbal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Djerdir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6898" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Charbonn&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lisa Dhuitte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candusso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.02.122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492847v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Francois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101298" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zamel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.02.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elkedim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.11.024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XN8MCVS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02083530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.03.071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311605v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.247" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noguer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Kouta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Charon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.11.074" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.04.033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.177" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670713v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Oualid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.03.130" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359466v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.06.110" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.12.048" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NPB97M8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Benouioua" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.066" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M2Q0LKB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431765v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.117" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Onanena" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333171" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mocoteguy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100072" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9X1J3P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985761v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.064" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601361v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wasterlain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100267" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M9L6GLN3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hissel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mocoteguy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.077" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD9XDR2D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698838v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frapp&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bernardinis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bethoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100277" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BABA728C5C1E8EA8B3265A5DC3E7C30334246D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699044v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;got" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wasterlain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Steiner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D097V9M2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992969v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bergman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.08.084" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Francois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2009.12.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latevi Placca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blachot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.076" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006645v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002401" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559459v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Onanena" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3182736" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992885v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.02.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001913v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Candusso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De-Bernardinis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coquery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467155v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.05.015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7HJPSR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952008v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Wahdame" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kauffmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.10.066" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLPBX5BM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413859v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627183v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rouss" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Charon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.08.031" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Endichi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441981v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Rouss" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.08.032" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGRZ4FCJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kauffmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503003v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynal Glises" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502992v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502981v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493608v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wahdame" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.08.036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502975v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502985v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirot-Crouvezier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bador" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rulli&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003079" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517849v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rulli&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Toutain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342689v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342692v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894173v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993868" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360814v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065145v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981913v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330891v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671427v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784367v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Picard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830711v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671483v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359300v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366243v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670694v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671473v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2090-4541.C1.023" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670683v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349298v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seiler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233508v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065407v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431792v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Fenineche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926386v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faivre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ravey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ndiaye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918936v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919074v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919017v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Higel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863881v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357414v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223601v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Onanena" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467254v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467234v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steiner" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503056v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467206v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467211v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467251v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325292v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Narjiss" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gustin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467245v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467270v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503160v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Girardot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467274v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503110v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coddet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503066v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582347v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Chnani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hattab Maker" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412424v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517256v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianko Valero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Walter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517858v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poirot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schott" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517822v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poirot-Crouvezier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517831v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521831v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>