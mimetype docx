--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.28571428571px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Candusso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denis-candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5220-9576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071048642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche (Ing. Dr. HDR) - Thématique : systèmes à pile à combustible - hydrogène</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-gustave-eiffel.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire SATIE, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://satie.ens-paris-saclay.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FCLAB, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fclab.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme Hydrogène Energie, UTBM bât. F, Rue Thierry Mieg, F 90010 BELFORT Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau : F004</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : 03 84 58 36 33</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denis.candusso@univ-eiffel.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page internet : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pagespro.univ-gustave-eiffel.fr/denis-candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'expérimentation de générateurs à piles à combustible de type PEM pour les systèmes de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. École normale supérieure de Cachan - ENS Cachan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00802373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation du groupe électrogène à pile à combustible pour l'alimentation d'un véhicule électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation du groupe électrogène à pile à combustible pour l'alimentation d'un véhicule électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00805698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining the operating state of a system, method for configuring a classifier used to identify such a state, and device for determining such a state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019048803A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of local current density, temperature, and mechanical pressure distributions in an operating PEMFC under variable compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.126187. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical models and simulations of PEMFCs: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136, pp.1086-1111. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stack-level diagnosis of proton exchange membrane fuel cell by the distribution of relaxation times analysis of electrochemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjin Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 603, pp.234420. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.234420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Fractional-Order Model of Proton Exchange Membrane Fuel Cell System for Sustainability Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjin Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.2939. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16072939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact pressure in the proton exchange membrane fuel cell: Development of analytical models based on experimental investigation and a posteriori design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 617, pp.235158. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.235158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIS study to analyse the influence of mechanical compression on the global PEM fuel cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68, pp.352-359. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.04.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ experimental investigations to study the impact of mechanical compression on the PEMFC - analysis of the global cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.1257-1272. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.12.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to Measure the Electrical Resistances of a Gas Diffusion Layer Under Mechanical Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (3), pp.e202200102. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.202200102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of fuel cells using instantaneous frequencies and envelopes extracted from stack voltage signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (16), pp 9706-9718. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.01.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of fuel cell air supply subsystems based on pressure signal records and statistical pattern recognition approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (78), pp. 38809-38826. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.09.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a metal hydride tank with a PEMFC for vehicular applications: A simulations framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehroze Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (11), pp 16511-16523. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/er.6898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of experiments on the effects of linear and hyperelastic constitutive models and geometric parameters on polymer electrolyte fuel cell mechanical and electrical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Charbonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (26), pp.13775-13790. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.02.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of low and high frequency phenomena in a PEM fuel cell using singularity analysis of stack voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.32. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2020.101298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cyclic mechanical compression on the electrical contact resistance between the gas diffusion layer and the bipolar plate of a polymer electrolyte membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Zamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp. 349-361. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic modeling, simulation and experimental of hydrogen desorption in a hydride tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (2), pp.1034-1046. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mechanical compression on the performance of Polymer Electrolyte Fuel Cells and analysis through in-situ characterisation techniques - A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Zamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 424, pp.8-26. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.03.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management of a thermally coupled fuel cell system and metal hydride tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (50), pp.27553-27563. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of stack voltage based on wavelet leaders: A new tool for PEMFC diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201600029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the probabilistic analysis of PEMFC performance based on multi-physical modelling, stochastic method, and design of numerical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (1), pp.459-477. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.11.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic multifractality in PEMFC stack voltage signal as a tool for the aging monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.1466-1471. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the issue of the PEMFC operating fault identification: Generic analysis tool based on voltage pointwise singularity strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (25), pp 11606-11613. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.09.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization process to measure the electrical contact resistance of Gas Diffusion Layers under mechanical static compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Oualid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (37), pp.23920-23931. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.03.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the key parameters on the dynamic behavior of the hydrogen absorption by LaNi5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.1412-1419. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.06.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the characterization of hydrides hydrogen tanks dedicated to automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (27), pp.11682-11691. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PEMFC multi-physical model to evaluate the consequences of parameter uncertainty on the fuel cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (10), pp. 3968-3980. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.01.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell diagnosis method based on multifractal analysis of stack voltage signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp 2236-2245. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01049913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEMFC stack voltage singularity measurement and fault classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (36), pp. 21631-21637. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.09.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Cell Health Monitoring Using Self Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (33), pp 1021-1026. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of fault tree analysis to fuel cell diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mocoteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp. 302-309. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201100072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cells static and dynamic characterizations as tools for the estimation of their ageing time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp. 1730-1739. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical characterisation of fuel cell stack during cold start</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.23402. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Polymer Electrolyte Fuel Cells Failure Modes (Flooding & Drying out) by Neural Networks Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mocoteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (4), pp 3067-3075. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new test instruments and protocols for the diagnostic of fuel cell stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (12), pp. 5325-5333. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEM fuel cell fault detection and identification using differential method: simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical characterisation of fuel cell stack during cold start</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non intrusive diagnosis of polymer electrolyte fuel cells by wavelet packet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mocoteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (1), pp 740-746. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of temperature, air dew point temperature and reactant flow effects on PEMFC performances using electrochemical spectroscopy and voltammetry techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 195 (4), pp. 984-993. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.08.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of a twenty cell PEFC operating under fault conditions with diode by-pass circuit for uninterrupted power delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.51 (n.5), pp1044-54. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2009.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of PEM fuel cell experimental data using Principal Component Analysis and Multi linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latevi Placca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.35 (n.10), pp4582-91. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.02.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New High Voltage Impedance Spectrometer for the Diagnostic of Fuel Cell Stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fuel Cell Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), 6 p. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4002401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of fuel cell operating time for predictive maintenance strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.35 (n.15), pp 8022-9. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability Test Results of a PEMFC Operated at Over-Nominal Temperature with Low Humidified Reactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Péra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fuel Cell Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2), pp.024502. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3182736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell climatic tests designed for new configured aircraft application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (7), pp.1522-1535. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INRETS expérimente et évalue des systèmes piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A De-Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204, pp. 34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of temperature, air dew point temperature and reactant flow effects on PEMFC performances using electrochemical spectroscopy and voltammetry techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of failed cells inside PEMFC stacks in two cases: anode / cathode crossover and anode / cooling compartment leak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of experiment techniques for fuel cell characterisation and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp. 967-980. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a fuel cell durability test based on design of experiment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.1093-1104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a PEMFC durability test under low humidity conditions and stack behaviour modelling using experimental design techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 182 (2), pp.429-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of a fuel cell stack under vibrating conditions linked to aircraft applications part II: Three-dimensional modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Charon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (21), pp.6281-6288. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis methods dedicated to the localisation of failed cells within PEMFC stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Endichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 182 (2), pp.449-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of a fuel cell stack under vibrating conditions linked to aircraft applications part I: experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Rouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (22), pp.6755-6765. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell operation under degraded working modes and study of a diode by-pass circuit dedicated to multi-stack association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Péra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.880-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power generation by fuel cells: the new Eldorado?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (3), pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two PEM fuel cell durability tests performed at constant current and under solicitations linked to transport mission profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (17), pp.4523-4536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piles à combustible PEMFC et SOFC : Description et gestion du système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynal Glises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Péra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEMFC durability test under specific dynamical current solicitation linked to vehicle road cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel cell - from fundamentals to systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (2), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of a 5 kW PEMFC for transportation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (8), pp.1019-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of gas pressure and flow rate influences on a 500W PEM fuel cell, thanks to the experimental design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 156 (1), pp.92-99. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a PEFC power generator modular architecture based on a multi stack association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 156 (1), pp.108-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell power generators: a great idea but a stubborn reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of current density distribution in proton exchange membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poirot-Crouvezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2003079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuel cell hybrid power source for a small electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies Journal - Rеvuе des Enеrgies Renouvеlablеs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piles à combustible PEMFC et SOFC : Description et gestion du système »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynal Glises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI, pp.BE 8 595 1-11, 2007, Traité thermique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piles à combustible PEMFC et SOFC : Transferts de masse et de chaleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynal Glises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI, pp.BE 8 596 1-12, 2007, Traité thermique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of PEMFC based on autoregressive model and voltage fluctuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjin Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC'2022, 10th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. 6p, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de régimes de fonctionnement de piles à combustible par reconnaissance de formes à partir d&apos;enveloppes et de fréquences instantanées issues du signal de la tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study by design of experiments of linear and nonlinear constitutive models and geometric parameters effects on PEMFC performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Charbonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC2019 - European Fuel Cell Technology &amp; Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'influence de la compression mécanique d'une couche de diffusion de gaz sur la résistance électrique de contact dans une pile à combustible à membrane échangeuse de protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065145v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cyclic mechanical stress on the electrical contact resistance between gas diffusion layer and bipolar plates in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHEC 2018, 22nd edition of the WORLD HYDROGEN ENERGY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of fuel cell durability &quot;dynamic multifractality in stack voltage signal as an indicator of PEMFC SOH&quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Battery Tech 2016, International Conference on Battery ad Fuel Cell Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mechanical stresses on GDL physical properties - A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYCELTEC 2017 - 6th Symposium on Hydrogen, Fuel Cells and Advanced Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porto, Portugal. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the issue of the pemfc operating fault identification: generic analysis tool based on voltage pointwise singularity strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEREGA'17, 5th International Conference on emerging and renewable energy : generation and automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, BELFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Singularity-Based Diagnostic for PEM Fuel Cell Stack designed for Operation in μCHP Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2017, 7th International Conference on Fundamentals & Development of Fuel Cells,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, STUTTGART, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the issue of the PEMFC operating fault identification: generic analysis tool based on voltage pointwise singularity strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEREGA 2017 -International Conference on Emerging and Renewable Energy: Generation and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Belfort, France. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the key parameters on the dynamic behavior of the hydrogen absorption by LaNi5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy (ICREGA16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of hydrogen desorption from a metal hydride tank using the electrical fluidic analogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saragosse, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization process to measure the electrical contact resistance of Gas Diffusion Layers under mechanical static compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Oualid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEM2016. International conference on Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, University of Surrey, Guildford, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell diagnosis based on stack voltage multifractal analysis. The question of the method portability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Battery Tech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dubaï, France. p.39, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2090-4541.C1.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic multifractality in PEMFC stack voltage signal as a tool for the aging monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREGA 2016 - 4th International Conference On Renewable Energy: Generation And Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Belfort, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of water management in a 500 We PEMFC stack by Electrochemical Impedance Spectroscopy and according to design of experiment methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mocoteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Seiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, TOULOUSE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OenVHy, to study hydride storage and Fuel cell system coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development Fuel Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, TOULOUSE, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of stack voltage based on wavelet leaders: a new tool for the on-line diagnosis of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development Fuel Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, TOULOUSE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil de diagnostic non intrusif d'une pile à combustible basé sur la mesure des singularités de la tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydride Material for optimal hydrogen storage system of fuel cell electrical vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Fenineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th International Symposium on Metal-Hydrogen Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, MANCHESTER, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de simulation pour l'étude de la fiabilité d'une pile à combustible de type PEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 2- Mobypost vehicle’s powertrain design and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage singularity classification for fuel cell diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2013 - European Fuel Cell Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation tool for the reliability analysis of PEM fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 1: Mobypost vehicle’s powertrain modeling, simulation and sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Higel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Voltage Signals for PEM Fuel Cell Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 1: Mobypost vehicle&apos;s powertrain modeling, simulation and sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Higel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2013, 5th Conference on Fundamentals and Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, KARLSRUHE, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357414v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-diagnosis of PEM fuel cells using electrochemical spectroscopy impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Plant and Power Systems Control symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a High Voltage Impedance Spectrometer for the Characterization and Diagnosis of Large PEFC Stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Forum 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a non intrusive diagnosis tool for the detection of water management defaults and CO poisoning in PEMFC stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Diagnostics Tools for Fuel Cell Technologies "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Trondheim, Norway. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fuel cell durability test using the response surface methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montréal, Canada. pp.2007-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies expérimentales pour identifier les cellules défaillantes dans les stacks PEM - Cas des fuites de réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNRS Système PAC, Thème diagnostic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Ivry-Sur-Seine, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental methods for the diagnosis of PEMFC stacks, Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics Tools for Fuel Cell Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, inconnue, Norway. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results obtained with an impedancemeter developed for the diagnosis of large PEFC stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion, EPE Chapter "Electric Drives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Diagnosis of PEM Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Narjiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics and Drives - Power Electronics and Motion Control (EPE-PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, POZNAN, Poland. pp. 749-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of the temperature, relative humidity and flow rate effects on the performances of a single PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online diagnosis of a PEM fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Narjiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE PEMC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poland. pp.749-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of power converter current ripple on the durability of a fuel cell stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.1495-1500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line diagnosis of a PEM fuel cell through the PWM converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Narjiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference 2008, FDFC2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of proton exchange membrane fuel cell safety procedures in case of emergency shutdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vigo, Spain. pp.725-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual response surface approach for the analysis of a fuel cell durability test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.4337-4342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTRICAL ANALOGY MODELLING OF PEFC SYSTEM FED BY A COMPRESSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Chnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hattab Maker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Péra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissel Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Luzern, Switzerland. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEM Fuel Cell Modelization including Durability considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Electronics, ISIE'05 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dubrovnik, Croatia. pp. 833-838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, contrôle et simulation d’un système pile à combustible destiné à une application stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianko Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génie Electrique, Vie et Qualité (GEVIQ 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Marseille (13), France. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique d’un véhicule à pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque Véhicules électriques et hybrides (C-VELEC) - Enjeux technologiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Grenoble (38000), France. pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Measurement of a Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Poirot-Crouvezier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a fuel cell hybrid power source for a small electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Symposium 18 (EVS 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d’un véhicule électrique à source hybridée pile à combustible - éléments intermédiaires de stockage de la puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Piles à combustible et interfaces pour les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Belfort, France. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.28571428571px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Candusso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denis-candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5220-9576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071048642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=aWxRrfsAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche (Ing. Dr. HDR) - Thématique : systèmes à pile à combustible - hydrogène</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-gustave-eiffel.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire SATIE, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://satie.ens-paris-saclay.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FCLAB, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fclab.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme Hydrogène Energie, UTBM bât. F, Rue Thierry Mieg, F 90010 BELFORT Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau : F004</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : 03 84 58 36 33</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denis.candusso@univ-eiffel.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page internet : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pagespro.univ-gustave-eiffel.fr/denis-candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'expérimentation de générateurs à piles à combustible de type PEM pour les systèmes de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. École normale supérieure de Cachan - ENS Cachan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00802373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation du groupe électrogène à pile à combustible pour l'alimentation d'un véhicule électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation du groupe électrogène à pile à combustible pour l'alimentation d'un véhicule électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00805698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining the operating state of a system, method for configuring a classifier used to identify such a state, and device for determining such a state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019048803A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of local current density, temperature, and mechanical pressure distributions in an operating PEMFC under variable compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.126187. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical models and simulations of PEMFCs: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136, pp.1086-1111. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact pressure in the proton exchange membrane fuel cell: Development of analytical models based on experimental investigation and a posteriori design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 617, pp.235158. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.235158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIS study to analyse the influence of mechanical compression on the global PEM fuel cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68, pp.352-359. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.04.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stack-level diagnosis of proton exchange membrane fuel cell by the distribution of relaxation times analysis of electrochemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjin Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 603, pp.234420. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.234420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Fractional-Order Model of Proton Exchange Membrane Fuel Cell System for Sustainability Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjin Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.2939. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16072939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to Measure the Electrical Resistances of a Gas Diffusion Layer Under Mechanical Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (3), pp.e202200102. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.202200102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ experimental investigations to study the impact of mechanical compression on the PEMFC - analysis of the global cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.1257-1272. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.12.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of fuel cells using instantaneous frequencies and envelopes extracted from stack voltage signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (16), pp 9706-9718. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.01.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of experiments on the effects of linear and hyperelastic constitutive models and geometric parameters on polymer electrolyte fuel cell mechanical and electrical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Charbonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (26), pp.13775-13790. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.02.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of fuel cell air supply subsystems based on pressure signal records and statistical pattern recognition approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (78), pp. 38809-38826. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.09.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a metal hydride tank with a PEMFC for vehicular applications: A simulations framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehroze Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (11), pp 16511-16523. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/er.6898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of low and high frequency phenomena in a PEM fuel cell using singularity analysis of stack voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.32. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2020.101298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cyclic mechanical compression on the electrical contact resistance between the gas diffusion layer and the bipolar plate of a polymer electrolyte membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Zamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp. 349-361. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management of a thermally coupled fuel cell system and metal hydride tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (50), pp.27553-27563. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic modeling, simulation and experimental of hydrogen desorption in a hydride tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (2), pp.1034-1046. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mechanical compression on the performance of Polymer Electrolyte Fuel Cells and analysis through in-situ characterisation techniques - A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Zamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 424, pp.8-26. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.03.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization process to measure the electrical contact resistance of Gas Diffusion Layers under mechanical static compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Oualid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (37), pp.23920-23931. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.03.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of stack voltage based on wavelet leaders: A new tool for PEMFC diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201600029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the probabilistic analysis of PEMFC performance based on multi-physical modelling, stochastic method, and design of numerical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (1), pp.459-477. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.11.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic multifractality in PEMFC stack voltage signal as a tool for the aging monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.1466-1471. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the issue of the PEMFC operating fault identification: Generic analysis tool based on voltage pointwise singularity strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (25), pp 11606-11613. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.09.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the characterization of hydrides hydrogen tanks dedicated to automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (27), pp.11682-11691. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the key parameters on the dynamic behavior of the hydrogen absorption by LaNi5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.1412-1419. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.06.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PEMFC multi-physical model to evaluate the consequences of parameter uncertainty on the fuel cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (10), pp. 3968-3980. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.01.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell diagnosis method based on multifractal analysis of stack voltage signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp 2236-2245. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01049913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEMFC stack voltage singularity measurement and fault classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (36), pp. 21631-21637. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.09.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Cell Health Monitoring Using Self Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (33), pp 1021-1026. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of fault tree analysis to fuel cell diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mocoteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp. 302-309. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201100072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cells static and dynamic characterizations as tools for the estimation of their ageing time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp. 1730-1739. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical characterisation of fuel cell stack during cold start</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.23402. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Polymer Electrolyte Fuel Cells Failure Modes (Flooding & Drying out) by Neural Networks Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mocoteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (4), pp 3067-3075. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new test instruments and protocols for the diagnostic of fuel cell stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (12), pp. 5325-5333. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non intrusive diagnosis of polymer electrolyte fuel cells by wavelet packet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mocoteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (1), pp 740-746. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEM fuel cell fault detection and identification using differential method: simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical characterisation of fuel cell stack during cold start</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010100267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell climatic tests designed for new configured aircraft application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (7), pp.1522-1535. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of temperature, air dew point temperature and reactant flow effects on PEMFC performances using electrochemical spectroscopy and voltammetry techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 195 (4), pp. 984-993. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.08.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of a twenty cell PEFC operating under fault conditions with diode by-pass circuit for uninterrupted power delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.51 (n.5), pp1044-54. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2009.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of PEM fuel cell experimental data using Principal Component Analysis and Multi linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latevi Placca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.35 (n.10), pp4582-91. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.02.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New High Voltage Impedance Spectrometer for the Diagnostic of Fuel Cell Stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fuel Cell Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), 6 p. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4002401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability Test Results of a PEMFC Operated at Over-Nominal Temperature with Low Humidified Reactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Péra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fuel Cell Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2), pp.024502. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3182736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of fuel cell operating time for predictive maintenance strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.35 (n.15), pp 8022-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INRETS expérimente et évalue des systèmes piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A De-Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204, pp. 34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of temperature, air dew point temperature and reactant flow effects on PEMFC performances using electrochemical spectroscopy and voltammetry techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of failed cells inside PEMFC stacks in two cases: anode / cathode crossover and anode / cooling compartment leak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of experiment techniques for fuel cell characterisation and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp. 967-980. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a PEMFC durability test under low humidity conditions and stack behaviour modelling using experimental design techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 182 (2), pp.429-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a fuel cell durability test based on design of experiment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.1093-1104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of a fuel cell stack under vibrating conditions linked to aircraft applications part II: Three-dimensional modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Charon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (21), pp.6281-6288. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis methods dedicated to the localisation of failed cells within PEMFC stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Endichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 182 (2), pp.449-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of a fuel cell stack under vibrating conditions linked to aircraft applications part I: experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Rouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (22), pp.6755-6765. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell operation under degraded working modes and study of a diode by-pass circuit dedicated to multi-stack association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Péra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.880-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEMFC durability test under specific dynamical current solicitation linked to vehicle road cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel cell - from fundamentals to systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (2), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two PEM fuel cell durability tests performed at constant current and under solicitations linked to transport mission profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (17), pp.4523-4536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power generation by fuel cells: the new Eldorado?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (3), pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piles à combustible PEMFC et SOFC : Description et gestion du système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynal Glises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Péra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of a 5 kW PEMFC for transportation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (8), pp.1019-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of gas pressure and flow rate influences on a 500W PEM fuel cell, thanks to the experimental design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 156 (1), pp.92-99. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell power generators: a great idea but a stubborn reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a PEFC power generator modular architecture based on a multi stack association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 156 (1), pp.108-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of current density distribution in proton exchange membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poirot-Crouvezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2003079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuel cell hybrid power source for a small electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies Journal - Rеvuе des Enеrgies Renouvеlablеs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piles à combustible PEMFC et SOFC : Description et gestion du système »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynal Glises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI, pp.BE 8 595 1-11, 2007, Traité thermique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piles à combustible PEMFC et SOFC : Transferts de masse et de chaleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynal Glises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI, pp.BE 8 596 1-12, 2007, Traité thermique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of PEMFC based on autoregressive model and voltage fluctuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjin Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC'2022, 10th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. 6p, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de régimes de fonctionnement de piles à combustible par reconnaissance de formes à partir d&apos;enveloppes et de fréquences instantanées issues du signal de la tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study by design of experiments of linear and nonlinear constitutive models and geometric parameters effects on PEMFC performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Charbonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC2019 - European Fuel Cell Technology &amp; Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'influence de la compression mécanique d'une couche de diffusion de gaz sur la résistance électrique de contact dans une pile à combustible à membrane échangeuse de protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065145v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cyclic mechanical stress on the electrical contact resistance between gas diffusion layer and bipolar plates in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHEC 2018, 22nd edition of the WORLD HYDROGEN ENERGY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of fuel cell durability &quot;dynamic multifractality in stack voltage signal as an indicator of PEMFC SOH&quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Battery Tech 2016, International Conference on Battery ad Fuel Cell Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the issue of the pemfc operating fault identification: generic analysis tool based on voltage pointwise singularity strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEREGA'17, 5th International Conference on emerging and renewable energy : generation and automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, BELFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mechanical stresses on GDL physical properties - A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYCELTEC 2017 - 6th Symposium on Hydrogen, Fuel Cells and Advanced Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porto, Portugal. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Singularity-Based Diagnostic for PEM Fuel Cell Stack designed for Operation in μCHP Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2017, 7th International Conference on Fundamentals & Development of Fuel Cells,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, STUTTGART, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the issue of the PEMFC operating fault identification: generic analysis tool based on voltage pointwise singularity strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEREGA 2017 -International Conference on Emerging and Renewable Energy: Generation and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Belfort, France. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of hydrogen desorption from a metal hydride tank using the electrical fluidic analogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saragosse, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the key parameters on the dynamic behavior of the hydrogen absorption by LaNi5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy (ICREGA16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization process to measure the electrical contact resistance of Gas Diffusion Layers under mechanical static compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Oualid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEM2016. International conference on Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, University of Surrey, Guildford, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell diagnosis based on stack voltage multifractal analysis. The question of the method portability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Battery Tech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dubaï, France. p.39, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2090-4541.C1.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic multifractality in PEMFC stack voltage signal as a tool for the aging monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREGA 2016 - 4th International Conference On Renewable Energy: Generation And Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Belfort, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of water management in a 500 We PEMFC stack by Electrochemical Impedance Spectroscopy and according to design of experiment methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mocoteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Seiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, TOULOUSE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OenVHy, to study hydride storage and Fuel cell system coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development Fuel Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, TOULOUSE, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of stack voltage based on wavelet leaders: a new tool for the on-line diagnosis of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development Fuel Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, TOULOUSE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil de diagnostic non intrusif d'une pile à combustible basé sur la mesure des singularités de la tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydride Material for optimal hydrogen storage system of fuel cell electrical vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Djerdir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Fenineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th International Symposium on Metal-Hydrogen Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, MANCHESTER, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de simulation pour l'étude de la fiabilité d'une pile à combustible de type PEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Voltage Signals for PEM Fuel Cell Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 1: Mobypost vehicle&apos;s powertrain modeling, simulation and sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Higel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2013, 5th Conference on Fundamentals and Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, KARLSRUHE, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357414v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 2- Mobypost vehicle’s powertrain design and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage singularity classification for fuel cell diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2013 - European Fuel Cell Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation tool for the reliability analysis of PEM fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 1: Mobypost vehicle’s powertrain modeling, simulation and sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Higel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-diagnosis of PEM fuel cells using electrochemical spectroscopy impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Plant and Power Systems Control symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a High Voltage Impedance Spectrometer for the Characterization and Diagnosis of Large PEFC Stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Forum 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a non intrusive diagnosis tool for the detection of water management defaults and CO poisoning in PEMFC stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Diagnostics Tools for Fuel Cell Technologies "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Trondheim, Norway. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fuel cell durability test using the response surface methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montréal, Canada. pp.2007-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies expérimentales pour identifier les cellules défaillantes dans les stacks PEM - Cas des fuites de réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNRS Système PAC, Thème diagnostic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Ivry-Sur-Seine, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results obtained with an impedancemeter developed for the diagnosis of large PEFC stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion, EPE Chapter "Electric Drives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental methods for the diagnosis of PEMFC stacks, Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics Tools for Fuel Cell Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, inconnue, Norway. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Diagnosis of PEM Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Narjiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics and Drives - Power Electronics and Motion Control (EPE-PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, POZNAN, Poland. pp. 749-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of power converter current ripple on the durability of a fuel cell stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.1495-1500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online diagnosis of a PEM fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Narjiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE PEMC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poland. pp.749-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of the temperature, relative humidity and flow rate effects on the performances of a single PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wasterlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line diagnosis of a PEM fuel cell through the PWM converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Narjiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference 2008, FDFC2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of proton exchange membrane fuel cell safety procedures in case of emergency shutdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vigo, Spain. pp.725-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual response surface approach for the analysis of a fuel cell durability test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Wahdame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.4337-4342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTRICAL ANALOGY MODELLING OF PEFC SYSTEM FED BY A COMPRESSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Chnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hattab Maker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Péra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissel Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Luzern, Switzerland. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEM Fuel Cell Modelization including Durability considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Electronics, ISIE'05 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dubrovnik, Croatia. pp. 833-838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique d’un véhicule à pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque Véhicules électriques et hybrides (C-VELEC) - Enjeux technologiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Grenoble (38000), France. pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, contrôle et simulation d’un système pile à combustible destiné à une application stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianko Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génie Electrique, Vie et Qualité (GEVIQ 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Marseille (13), France. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a fuel cell hybrid power source for a small electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Symposium 18 (EVS 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Measurement of a Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Poirot-Crouvezier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d’un véhicule électrique à source hybridée pile à combustible - éléments intermédiaires de stockage de la puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Piles à combustible et interfaces pour les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Belfort, France. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF774DB6"/>
+    <w:nsid w:val="2BC842B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-candusso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5220-9576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071048642" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://satie.ens-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fclab.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denis.candusso@univ-eiffel.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr/denis-candusso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00802373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Benouioua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Khetabi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Bouziane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lachat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marcelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04563354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjin Ao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Laghrouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Depernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.234420" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Chao Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16072939" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04679114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mancini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235158" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.04.249" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04374590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.12.293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lachat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.202200102" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.09.147" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Chabane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehroze Iqbal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Djerdir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6898" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Charbonn&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lisa Dhuitte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candusso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.02.122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492847v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Francois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101298" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zamel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.02.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elkedim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.11.024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XN8MCVS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02083530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.03.071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311605v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.247" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noguer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Kouta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Charon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.11.074" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.04.033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.177" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670713v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Oualid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.03.130" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359466v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.06.110" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.12.048" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NPB97M8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Benouioua" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.066" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M2Q0LKB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431765v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.117" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Onanena" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333171" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mocoteguy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100072" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9X1J3P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985761v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.064" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601361v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wasterlain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100267" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M9L6GLN3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hissel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mocoteguy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.077" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD9XDR2D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698838v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frapp&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bernardinis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bethoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100277" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BABA728C5C1E8EA8B3265A5DC3E7C30334246D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699044v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;got" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wasterlain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Steiner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D097V9M2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992969v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bergman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.08.084" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Francois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2009.12.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latevi Placca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blachot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.076" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006645v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002401" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559459v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Onanena" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3182736" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992885v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.02.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001913v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Candusso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De-Bernardinis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coquery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467155v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.05.015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7HJPSR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952008v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Wahdame" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kauffmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.10.066" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLPBX5BM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413859v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627183v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rouss" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Charon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.08.031" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Endichi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441981v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Rouss" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.08.032" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGRZ4FCJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kauffmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503003v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynal Glises" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502992v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502981v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493608v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wahdame" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.08.036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502975v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502985v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirot-Crouvezier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bador" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rulli&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003079" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517849v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rulli&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Toutain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342689v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342692v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894173v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993868" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360814v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065145v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981913v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330891v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671427v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784367v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Picard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830711v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671483v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359300v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366243v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670694v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671473v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2090-4541.C1.023" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670683v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349298v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seiler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233508v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065407v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431792v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Fenineche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926386v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faivre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ravey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ndiaye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918936v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919074v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919017v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Higel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863881v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357414v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223601v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Onanena" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467254v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467234v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steiner" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503056v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467206v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467211v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467251v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325292v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Narjiss" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gustin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467245v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467270v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503160v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Girardot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467274v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503110v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coddet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503066v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582347v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Chnani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hattab Maker" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412424v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517256v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianko Valero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Walter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517858v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poirot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schott" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517822v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poirot-Crouvezier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517831v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521831v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-candusso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5220-9576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071048642" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=aWxRrfsAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://satie.ens-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fclab.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denis.candusso@univ-eiffel.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr/denis-candusso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00802373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Benouioua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Khetabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Bouziane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lachat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marcelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04679114v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mancini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.04.249" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04563354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjin Ao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Laghrouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Depernet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.234420" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Chao Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16072939" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lachat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.202200102" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04374590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.12.293" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Charbonn&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lisa Dhuitte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candusso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.02.122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.09.147" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Chabane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehroze Iqbal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Djerdir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6898" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492847v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Francois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101298" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zamel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.02.033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.247" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elkedim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.11.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XN8MCVS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02083530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.03.071" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Oualid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.03.130" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noguer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Kouta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Charon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.11.074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.04.033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.177" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.12.048" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NPB97M8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359466v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.06.110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.050" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Benouioua" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.066" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M2Q0LKB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.117" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Onanena" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333171" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mocoteguy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100072" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9X1J3P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601361v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wasterlain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100267" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M9L6GLN3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hissel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mocoteguy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.077" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD9XDR2D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Steiner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D097V9M2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698838v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frapp&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bernardinis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bethoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100277" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BABA728C5C1E8EA8B3265A5DC3E7C30334246D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;got" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wasterlain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992885v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.02.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bergman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.08.084" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559434v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Francois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2009.12.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559477v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latevi Placca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blachot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.076" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006645v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002401" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3182736" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Onanena" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.039" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001913v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Candusso" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De-Bernardinis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coquery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467155v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.05.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7HJPSR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952008v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Wahdame" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kauffmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.10.066" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLPBX5BM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413859v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411226v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627183v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rouss" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Charon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.08.031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Endichi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Rouss" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.08.032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGRZ4FCJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413893v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502992v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503003v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502998v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kauffmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynal Glises" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502981v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493608v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wahdame" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.08.036" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502985v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502975v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512963v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirot-Crouvezier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bador" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rulli&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003079" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517849v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rulli&#232;re" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Toutain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342689v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342692v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894173v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993868" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408732v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360814v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065145v3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981913v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330891v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784367v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Picard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671427v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830711v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671483v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366243v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359300v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670694v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2090-4541.C1.023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670683v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349298v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seiler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349911v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065407v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431792v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Fenineche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065268v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863881v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357414v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Higel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faivre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ravey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926386v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ndiaye" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918936v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919074v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919017v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223601v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Onanena" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467254v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467234v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steiner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503056v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467206v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467251v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467211v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325292v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Narjiss" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gustin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503160v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Girardot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467270v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467245v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467274v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503110v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coddet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503066v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582347v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Chnani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hattab Maker" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412424v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517858v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poirot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schott" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517256v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianko Valero" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Walter" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517831v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517822v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poirot-Crouvezier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521831v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>