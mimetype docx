--- v0 (2026-03-12)
+++ v1 (2026-04-07)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gleeble-Assisted Investigation and Thermokinetics Simulation of α Phase Isothermal Precipitation during Short-Time Duplex Heat Treatment of Ti-6Al-4V Alloy</w:t>
+                <w:t xml:space="preserve">Modeling Hardness Evolution during the Post-Welding Heat Treatment of a Friction Stir Welded 2050-T34 Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Kherrouba</w:t>
+                <w:t xml:space="preserve">Sébastien Galisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramdhane Kouba</w:t>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabrouk Bouabdallah</w:t>
+                <w:t xml:space="preserve">Georgios Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riad Badji</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Feulvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (9), pp.7517-7526. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11665-022-06775-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst12111543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424452v1</w:t>
+                <w:t xml:space="preserve">hal-04058172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Hardness Evolution during the Post-Welding Heat Treatment of a Friction Stir Welded 2050-T34 Alloy</w:t>
+                <w:t xml:space="preserve">Gleeble-Assisted Investigation and Thermokinetics Simulation of α Phase Isothermal Precipitation during Short-Time Duplex Heat Treatment of Ti-6Al-4V Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Galisson</w:t>
+                <w:t xml:space="preserve">Nabil Kherrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+                <w:t xml:space="preserve">Ramdhane Kouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Stamoulis</w:t>
+                <w:t xml:space="preserve">Mabrouk Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Feulvarch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riad Badji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (11), pp.1543. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (9), pp.7517-7526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst12111543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11665-022-06775-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058172v1</w:t>
+                <w:t xml:space="preserve">hal-04424452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Microstructure of a CuCr1Zr Alloy during Direct Heating by Electric Current</w:t>
               </w:r>
@@ -487,90 +487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Solution Treatment on the Microstructure, Micromechanical Properties, and Kinetic Parameters of the β → α Phase Transformation during Continuous Cooling of Ti-6Al-4V Titanium Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kherrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Badji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (11), pp.6921-6930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -598,278 +598,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Boron Content on Hot Ductility and Hot Cracking Susceptibility in 316L Austenitic Stainless Steel for Welding Components</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Residual Stresses due to Multipass Welding in High Strength Steel Plates and Validation against Experimental Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tran Van</w:t>
+                <w:t xml:space="preserve">Constant Ramard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Carron</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11665-018-3640-z⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 941, pp.269-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069279v1</w:t>
+                <w:t xml:space="preserve">hal-02384633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Residual Stresses due to Multipass Welding in High Strength Steel Plates and Validation against Experimental Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Boron Content on Hot Ductility and Hot Cracking Susceptibility in 316L Austenitic Stainless Steel for Welding Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tran Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant Ramard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+                <w:t xml:space="preserve">V. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bridier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 941, pp.269-273. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (10), pp.5114-5123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11665-018-3640-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384633v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress generation during the quenching of large AA2618 forgings: Finite element computations and validation against neutron diffraction measurements</w:t>
               </w:r>
@@ -881,51 +881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Saelzle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -983,304 +983,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and Modeling of Stress in Precipitation-Hardened Aluminum Alloy AA2618 during Gleeble Interrupted Quenching and Constrained Cooling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of precipitation upon cooling of an AA2618 Al–Cu–Mg alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chobaut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Drezet</w:t>
+                <w:t xml:space="preserve">J.-M. Drézet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-016-3724-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 654, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.09.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110751v1</w:t>
+                <w:t xml:space="preserve">hal-02384682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of precipitation upon cooling of an AA2618 Al–Cu–Mg alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Carron</w:t>
+                <w:t xml:space="preserve">Measurements and Modeling of Stress in Precipitation-Hardened Aluminum Alloy AA2618 during Gleeble Interrupted Quenching and Constrained Cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Saelzle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Drézet</w:t>
+                <w:t xml:space="preserve">Jean-Marie Drezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 654, pp.56-62. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47A (11), pp.5641-5649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.09.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-016-3724-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384682v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta to alpha transformation kinetics and microstructure of Ti-6Al-4V alloy during continuous cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kherrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1352,103 +1352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quench-Induced Stresses in AA2618 Forgings for Impellers: A Multiphysics and Multiscale Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Saelzle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Drezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67 (5), pp.984-990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,90 +1495,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quench induced residual stress prediction in heat treatable 7xxx aluminium alloy thick plates using Gleeble interrupted quench tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schloth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Drézet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 222, pp.373-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1606,295 +1606,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a pulsed laser regime on surface finish induced by thedirect metal deposition process on a Ti64 alloy</w:t>
+                <w:t xml:space="preserve">Numerical Modeling of Electrode Degradation During Resistance Spot Welding Using CuCrZr Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Gharbi</w:t>
+                <w:t xml:space="preserve">Elise Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Peyre</w:t>
+                <w:t xml:space="preserve">Philippe Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gorny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Morville</w:t>
+                <w:t xml:space="preserve">Cédric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.10.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (5), pp.1593-1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11665-014-0908-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980579v1</w:t>
+                <w:t xml:space="preserve">hal-01011614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Electrode Degradation During Resistance Spot Welding Using CuCrZr Electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a pulsed laser regime on surface finish induced by thedirect metal deposition process on a Ti64 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Carron</w:t>
+                <w:t xml:space="preserve">Cyril Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rogeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pouvreau</w:t>
+                <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (5), pp.1593-1599. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214 (2), pp.485-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11665-014-0908-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011614v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Finish Issues after Direct Metal Deposition</w:t>
               </w:r>
@@ -1919,64 +1919,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Volumes 706 - 709, pp.228-233</w:t>
@@ -1999,441 +1999,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D longitudinal modeling of heat transfer and fluid flow during multilayered</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Carin</w:t>
+                <w:t xml:space="preserve">Contact conditions on nugget development during resistance spot welding of Zn coated steel sheets using rounded tip electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rija Raoelison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Peyre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Carron</w:t>
+                <w:t xml:space="preserve">Philippe Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (3), pp.1-9</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 212 (8), pp.1663-1669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799208v1</w:t>
+                <w:t xml:space="preserve">hal-00767735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact conditions on nugget development during resistance spot welding of Zn coated steel sheets using rounded tip electrodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Fuentes</w:t>
+                <w:t xml:space="preserve">Influence of various process conditions on surface finishes induced by the direct metal deposition laser technique on a Ti-6Al-4V alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rogeon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tahar Loulou</w:t>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 212 (8), pp.1663-1669</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 213, pp.791-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767735v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of various process conditions on surface finishes induced by the direct metal deposition laser technique on a Ti-6Al-4V alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">2D longitudinal modeling of heat transfer and fluid flow during multilayered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simon Morville</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (3), pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.11.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987226v1</w:t>
+                <w:t xml:space="preserve">hal-00799208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale du soudage par résistance de matériaux très conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2441,51 +2441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Almerge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, vol. 99 (no4), pp. 509-516</w:t>
@@ -2527,77 +2527,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling age hardening CuCr1Zr electrode alloy softening during resistance spot welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2642,281 +2642,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the thermo-mechanical behaviour of a CuCr1Zr alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Carron</w:t>
+                <w:t xml:space="preserve">Modelling of precipitation during FSW of an Al-Mg-Si alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wisnievski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Carin</w:t>
+                <w:t xml:space="preserve">P. Bastid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Costa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.G Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technische Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (1-3), pp.29-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987009v1</w:t>
+                <w:t xml:space="preserve">hal-00601212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of precipitation during FSW of an Al-Mg-Si alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Carron</w:t>
+                <w:t xml:space="preserve">Identification of the thermo-mechanical behaviour of a CuCr1Zr alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wisnievski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bastid</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technische Mechanik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107, pp.445-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal/2011009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601212v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la sensibilité à la fissuration à chaud d'un alliage CuCrZr au cours du soudage par faisceau d'électrons</w:t>
               </w:r>
@@ -3049,90 +3049,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of a source term in a two-dimensional heat transfer problem : application to an electron beam welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Artioukhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (1), pp. 21-38</w:t>
@@ -3174,90 +3174,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of a heat source by using the measured temperatures and micrographic informations ; application to an electron beam welding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialin Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Artioukhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 120, p. 279-290. </w:t>
@@ -3307,90 +3307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study for the estimation of a convection heat transfer coefficient during a metallurgical &amp;quot;jominy end-quench&amp;quot; test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Artioukhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3432,51 +3432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LASER GLAZING OF PLASMA-SPRAYED ZIRCONIA COATINGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beylat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3606,90 +3606,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness prediction of AA 2024-T3 FSW weld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials Processing, Fabrication, Properties, Applications, THERMEC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Vienna, Austria. pp.1857-1862, </w:t>
@@ -3727,103 +3727,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation for modelling hardness of AA 2024-T3 FSW weld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Aluminum Alloys ICAA17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
@@ -3865,51 +3865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des activités de l’IRDL, GDR Alma (Alliages métalliques par/pour la fabrication additive)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Ramard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion GDR ALMA – GT3 et GT4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3928,398 +3928,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gleeble testing on age hardening alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of precipitation upon cooling in 2618 aluminium alloy by DSC and resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Jallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saelzle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Drezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd workshop on Gleeble welding process simulation (GWPS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France</w:t>
+              <w:t xml:space="preserve">Colloque SF2M Ouest 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017708v1</w:t>
+                <w:t xml:space="preserve">hal-01017337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of precipitation upon cooling in 2618 aluminium alloy by DSC and resistivity measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modelling of electrode degradation during resistance spot welding using CuCrZr electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF2M Ouest 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
+              <w:t xml:space="preserve">EUROMAT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017337v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of electrode degradation during resistance spot welding using CuCrZr electrodes</w:t>
+                <w:t xml:space="preserve">Gleeble testing on age hardening alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">2nd workshop on Gleeble welding process simulation (GWPS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017349v1</w:t>
+                <w:t xml:space="preserve">hal-01017708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation tridimensionnelle de la formation des dépôts sur substrat mince en Fabrication Directe par Projection Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4624,77 +4624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l'état de surface de pièces obtenues en fabrication directe par projection laser à l'aide d'un modèle numérique thermohydraulique 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4749,90 +4749,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of powder flow during coaxial laser direct metal deposition - comparaison between Ti-6Al-4V alloy and stainless steel 316L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4868,346 +4868,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermohydraulique des bains fondus - application à la fabrication directe par projection laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation de la dégradation d'électrodes Cu-Cr-Zr lors du soudage par point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GFAC/journée SF2M Section Ouest</w:t>
+              <w:t xml:space="preserve">Colloque GFAC/journée SF2M Section Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Saint Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768309v1</w:t>
+                <w:t xml:space="preserve">hal-00768316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation de la dégradation d'électrodes Cu-Cr-Zr lors du soudage par point</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+                <w:t xml:space="preserve">Modélisation thermohydraulique des bains fondus - application à la fabrication directe par projection laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rogeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Pouvreau</w:t>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GFAC/journée SF2M Section Grand Ouest</w:t>
+              <w:t xml:space="preserve">Colloque GFAC/journée SF2M Section Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Saint Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768316v1</w:t>
+                <w:t xml:space="preserve">hal-00768309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D finite element modelling of heat transfer and fluid flow during multilayered DMD laser process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5368,553 +5368,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of the hot tearing susceptibility of a CuCrZr alloy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Modelling of precipitation during FSW of an Al-Mg-Si alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bastid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international Seminar Numerical Analysis of Weldability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Graz-Seggau, Austria. pp.997-1010</w:t>
+              <w:t xml:space="preserve">1st international Conference on material modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, dortmund, Germany. pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601322v1</w:t>
+                <w:t xml:space="preserve">hal-00601319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of precipitation during FSW of an Al-Mg-Si alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical analysis of the hot tearing susceptibility of a CuCrZr alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Drezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international Conference on material modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, dortmund, Germany. pp.29-44</w:t>
+              <w:t xml:space="preserve">9th international Seminar Numerical Analysis of Weldability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Graz-Seggau, Austria. pp.997-1010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601319v1</w:t>
+                <w:t xml:space="preserve">hal-00601322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling CuCr1Zr electrode softening during resistance spot welding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D Axi-symmetric Model for Fluid Flow and Heat Transfer in the Melting and Resolidification of a Vertical Cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gauthier</w:t>
+                <w:t xml:space="preserve">S. Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rogeon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Pilvin</w:t>
+                <w:t xml:space="preserve">M. Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solis-Solid Phase Transformations in Inorganic Materials, PTM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Avignon, France</w:t>
+              <w:t xml:space="preserve">COMSOL conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601328v1</w:t>
+                <w:t xml:space="preserve">hal-00601332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Axi-symmetric Model for Fluid Flow and Heat Transfer in the Melting and Resolidification of a Vertical Cylinder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling CuCr1Zr electrode softening during resistance spot welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Morville</w:t>
+                <w:t xml:space="preserve">P. Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Peyre</w:t>
+                <w:t xml:space="preserve">C. Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOL conference 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Solis-Solid Phase Transformations in Inorganic Materials, PTM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601332v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du comportement thermomécanique d'un alliage CuCr1Zr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6004,51 +6004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sibilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6099,77 +6099,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du vieillissement des électrodes de cuivre lors du soudage par résistance par point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PPF "Couplage multi physique à haute température"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6194,64 +6194,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de l'écartement du plan de joint lors d'un procédé de soudage par faisceau d'électrons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6315,77 +6315,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du soudage : qualité des données d'entrée et validation expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6404,351 +6404,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermomécanique de l'écartement d'un plan de joint lors d'un soudage par faisceau d'électrons, P.Y. Manach, , J.F. Sigrist</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Prise en compte des phénomènes de durcissement par précipitation dans un modèle thermométallurgique. Application à la simulation du soudage TIG de l'acier 17-4PH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Menes</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Asserin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saindrenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF2M Ouest 2006, Endommagement des matériaux de structure et fonctionnels, Polytech'Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée thématique SFT « Modélisation thermique et traitement des métaux et alliages. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496720v1</w:t>
+                <w:t xml:space="preserve">hal-00496724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des phénomènes de durcissement par précipitation dans un modèle thermométallurgique. Application à la simulation du soudage TIG de l'acier 17-4PH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Modélisation thermomécanique de l'écartement d'un plan de joint lors d'un soudage par faisceau d'électrons, P.Y. Manach, , J.F. Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Saindrenan</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Menes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SFT « Modélisation thermique et traitement des métaux et alliages. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Le Creusot, France</w:t>
+              <w:t xml:space="preserve">Colloque SF2M Ouest 2006, Endommagement des matériaux de structure et fonctionnels, Polytech'Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496724v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d'un terme source et de l'interface solide liquide dans un problème bidimensionnel : application au soudage par faisceau d'électrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialin Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Artioukhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2003 - Congrès annuel de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Grenoble, France. p.723-728</w:t>
@@ -6861,51 +6861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Cerjak and N. Enzinger, TU-Graz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modelling of Weld Phenomena IX</w:t>
@@ -6964,332 +6964,332 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement d'électrodes de soudage par point en alliage CuCr1Zr</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Characterisation and modeling microstructural evolution in CuCrZr electrode during resistance spot welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718583v1</w:t>
+                <w:t xml:space="preserve">hal-00718666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and modeling microstructural evolution in CuCrZr electrode during resistance spot welding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Vieillissement d'électrodes de soudage par point en alliage CuCr1Zr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718666v1</w:t>
+                <w:t xml:space="preserve">hal-00718583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement des électrodes en CuCr1Zr en soudage par point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7324,90 +7324,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermohydraulique 2D d'un procédé de fabrication directe par projection laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7442,90 +7442,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling age hardened CuCr1Zr electrode alloy softening during resistance spot welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7648,51 +7648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du vieillissement des électrodes de soudage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7723,51 +7723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de ZAT sur nuance P92 en vue d'une analyse EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8247,51 +8247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kherrouba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdhane Kouba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Bouabdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Badji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-022-06775-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamoulis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12111543" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Karl&#237;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hau&#353;ild" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11071074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04404-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tran Van" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3640-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Ramard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chobaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Wagner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saelzle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.03.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chobaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Saelzle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Drezet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3724-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dr&#233;zet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.06.082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9V0PQLX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-015-1363-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arsene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schloth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.03.029" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.10.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pouvreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-0908-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799208v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Raoelison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.11.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almerge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sierra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pouvreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.857" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wisnievski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2011009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W6F4R1V0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G Faulkner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayrault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wisniewski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artioukhine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Guo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Artioukhine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8C84DBEF8F3AE722824434456A828F0AC861AE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beylat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagege" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991722" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE847FC561D85FFC6603D5DDAD27814E17814B21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stamoulis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1857" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016147v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Jall&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Drezet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repper" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715679v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768302v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768309v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Drezet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601322v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rogeon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601332v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401128v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sibilia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soigneux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497058v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496724v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zavala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asserin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saindrenan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01780519v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601214v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718666v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718586v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718660v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399870v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastide" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399865v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399861v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamoulis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12111543" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kherrouba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdhane Kouba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Bouabdallah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Badji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-022-06775-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Karl&#237;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hau&#353;ild" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11071074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04404-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Ramard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.269" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tran Van" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3640-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chobaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Wagner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saelzle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.03.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dr&#233;zet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chobaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Saelzle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Drezet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3724-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.06.082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9V0PQLX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-015-1363-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arsene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schloth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.03.029" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pouvreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-0908-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.10.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Raoelison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.11.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almerge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sierra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pouvreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.857" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G Faulkner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wisnievski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2011009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W6F4R1V0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayrault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wisniewski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artioukhine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Guo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Artioukhine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8C84DBEF8F3AE722824434456A828F0AC861AE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beylat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagege" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991722" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE847FC561D85FFC6603D5DDAD27814E17814B21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stamoulis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1857" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016147v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Jall&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Drezet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repper" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715679v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768302v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768316v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768309v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Drezet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601322v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601332v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rogeon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401128v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sibilia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soigneux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497058v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zavala" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asserin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saindrenan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496720v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01780519v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601214v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718666v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718586v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718660v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399870v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastide" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399865v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399861v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>