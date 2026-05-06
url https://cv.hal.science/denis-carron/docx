--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -598,278 +598,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Residual Stresses due to Multipass Welding in High Strength Steel Plates and Validation against Experimental Measurements</w:t>
+                <w:t xml:space="preserve">Effect of Boron Content on Hot Ductility and Hot Cracking Susceptibility in 316L Austenitic Stainless Steel for Welding Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant Ramard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+                <w:t xml:space="preserve">G. Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bridier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (10), pp.5114-5123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11665-018-3640-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384633v1</w:t>
+                <w:t xml:space="preserve">hal-02069279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Boron Content on Hot Ductility and Hot Cracking Susceptibility in 316L Austenitic Stainless Steel for Welding Components</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Simulation of Residual Stresses due to Multipass Welding in High Strength Steel Plates and Validation against Experimental Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Robin</w:t>
+                <w:t xml:space="preserve">Constant Ramard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Andrieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (10), pp.5114-5123. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 941, pp.269-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11665-018-3640-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069279v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress generation during the quenching of large AA2618 forgings: Finite element computations and validation against neutron diffraction measurements</w:t>
               </w:r>
@@ -881,51 +881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Saelzle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -983,248 +983,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of precipitation upon cooling of an AA2618 Al–Cu–Mg alloy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurements and Modeling of Stress in Precipitation-Hardened Aluminum Alloy AA2618 during Gleeble Interrupted Quenching and Constrained Cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Drézet</w:t>
+                <w:t xml:space="preserve">Nicolas Chobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Saelzle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Drezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.09.113⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47A (11), pp.5641-5649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-016-3724-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384682v1</w:t>
+                <w:t xml:space="preserve">hal-02110751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and Modeling of Stress in Precipitation-Hardened Aluminum Alloy AA2618 during Gleeble Interrupted Quenching and Constrained Cooling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Saelzle</w:t>
+                <w:t xml:space="preserve">Characterisation of precipitation upon cooling of an AA2618 Al–Cu–Mg alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Drezet</w:t>
+                <w:t xml:space="preserve">J.-M. Drézet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 47A (11), pp.5641-5649. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 654, pp.56-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-016-3724-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.09.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110751v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta to alpha transformation kinetics and microstructure of Ti-6Al-4V alloy during continuous cooling</w:t>
               </w:r>
@@ -1346,1094 +1346,1094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quench-Induced Stresses in AA2618 Forgings for Impellers: A Multiphysics and Multiscale Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Saelzle</w:t>
+                <w:t xml:space="preserve">Quench induced residual stress prediction in heat treatable 7xxx aluminium alloy thick plates using Gleeble interrupted quench tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Carron</w:t>
+                <w:t xml:space="preserve">S. Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schloth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Drezet</w:t>
+                <w:t xml:space="preserve">J.-M. Drézet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-015-1363-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 222, pp.373-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2015.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384690v1</w:t>
+                <w:t xml:space="preserve">hal-02384685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quench induced residual stress prediction in heat treatable 7xxx aluminium alloy thick plates using Gleeble interrupted quench tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Arsene</w:t>
+                <w:t xml:space="preserve">Quench-Induced Stresses in AA2618 Forgings for Impellers: A Multiphysics and Multiscale Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Saelzle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schloth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Drézet</w:t>
+                <w:t xml:space="preserve">Gilles Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Drezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 222, pp.373-380. </w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (5), pp.984-990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2015.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11837-015-1363-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384685v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Electrode Degradation During Resistance Spot Welding Using CuCrZr Electrodes</w:t>
+                <w:t xml:space="preserve">Influence of a pulsed laser regime on surface finish induced by thedirect metal deposition process on a Ti64 alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Carron</w:t>
+                <w:t xml:space="preserve">Myriam Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rogeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pouvreau</w:t>
+                <w:t xml:space="preserve">Cyril Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11665-014-0908-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214 (2), pp.485-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011614v1</w:t>
+                <w:t xml:space="preserve">hal-00980579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a pulsed laser regime on surface finish induced by thedirect metal deposition process on a Ti64 alloy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Modeling of Electrode Degradation During Resistance Spot Welding Using CuCrZr Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gorny</w:t>
+                <w:t xml:space="preserve">Elise Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Carin</w:t>
+                <w:t xml:space="preserve">Philippe Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Morville</w:t>
+                <w:t xml:space="preserve">Cédric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 214 (2), pp.485-495. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (5), pp.1593-1599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11665-014-0908-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980579v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Finish Issues after Direct Metal Deposition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">2D longitudinal modeling of heat transfer and fluid flow during multilayered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Morville</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Volumes 706 - 709, pp.228-233</w:t>
+              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (3), pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715190v1</w:t>
+                <w:t xml:space="preserve">hal-00799208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact conditions on nugget development during resistance spot welding of Zn coated steel sheets using rounded tip electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rija Raoelison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 212 (8), pp.1663-1669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of various process conditions on surface finishes induced by the direct metal deposition laser technique on a Ti-6Al-4V alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 213, pp.791-800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D longitudinal modeling of heat transfer and fluid flow during multilayered</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Surface Finish Issues after Direct Metal Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (3), pp.1-9</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Volumes 706 - 709, pp.228-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799208v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale du soudage par résistance de matériaux très conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2441,51 +2441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Almerge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, vol. 99 (no4), pp. 509-516</w:t>
@@ -2527,77 +2527,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling age hardening CuCr1Zr electrode alloy softening during resistance spot welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2642,281 +2642,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of precipitation during FSW of an Al-Mg-Si alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Carron</w:t>
+                <w:t xml:space="preserve">Identification of the thermo-mechanical behaviour of a CuCr1Zr alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bastid</w:t>
+                <w:t xml:space="preserve">J. Wisnievski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.G Faulkner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technische Mechanik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107, pp.445-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal/2011009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601212v1</w:t>
+                <w:t xml:space="preserve">hal-00987009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the thermo-mechanical behaviour of a CuCr1Zr alloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muriel Carin</w:t>
+                <w:t xml:space="preserve">Modelling of precipitation during FSW of an Al-Mg-Si alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Costa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Bastid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technische Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (1-3), pp.29-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00987009v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la sensibilité à la fissuration à chaud d'un alliage CuCrZr au cours du soudage par faisceau d'électrons</w:t>
               </w:r>
@@ -3075,64 +3075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Artioukhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (1), pp. 21-38</w:t>
@@ -3200,64 +3200,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Artioukhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 120, p. 279-290. </w:t>
@@ -3320,77 +3320,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study for the estimation of a convection heat transfer coefficient during a metallurgical &amp;quot;jominy end-quench&amp;quot; test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Artioukhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3432,51 +3432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LASER GLAZING OF PLASMA-SPRAYED ZIRCONIA COATINGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beylat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3553,244 +3553,235 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00250925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardness prediction of AA 2024-T3 FSW weld</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Stamoulis</w:t>
+                <w:t xml:space="preserve">Modélisation des champs thermiques durant le soudage FSW et de la dureté après revenu post-soudage de l'alliage 2050-T34</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Galisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials Processing, Fabrication, Properties, Applications, THERMEC 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métallurgie quel Avenir !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092876v1</w:t>
+                <w:t xml:space="preserve">hal-05595450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation for modelling hardness of AA 2024-T3 FSW weld</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la dureté de l’alliage 2050 T34 après revenu post soudage FSW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3800,1733 +3791,1759 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Aluminum Alloys ICAA17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003141v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des activités de l’IRDL, GDR Alma (Alliages métalliques par/pour la fabrication additive)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hardness prediction of AA 2024-T3 FSW weld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feulvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion GDR ALMA – GT3 et GT4</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials Processing, Fabrication, Properties, Applications, THERMEC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vienna, Austria. pp.1857-1862, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.1016.1857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016147v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of precipitation upon cooling in 2618 aluminium alloy by DSC and resistivity measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Le Jallé</w:t>
+                <w:t xml:space="preserve">Experimental investigation for modelling hardness of AA 2024-T3 FSW weld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Galisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feulvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF2M Ouest 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
+              <w:t xml:space="preserve">17th International Conference on Aluminum Alloys ICAA17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017337v1</w:t>
+                <w:t xml:space="preserve">hal-05003141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of electrode degradation during resistance spot welding using CuCrZr electrodes</w:t>
+                <w:t xml:space="preserve">Présentation des activités de l’IRDL, GDR Alma (Alliages métalliques par/pour la fabrication additive)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Ramard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">Réunion GDR ALMA – GT3 et GT4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017349v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gleeble testing on age hardening alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd workshop on Gleeble welding process simulation (GWPS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation tridimensionnelle de la formation des dépôts sur substrat mince en Fabrication Directe par Projection Laser</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+                <w:t xml:space="preserve">Characterization of precipitation upon cooling in 2618 aluminium alloy by DSC and resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Jallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saelzle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Drezet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique (SFT 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.6062</w:t>
+              <w:t xml:space="preserve">Colloque SF2M Ouest 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017323v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stress prediction in large 2618 aluminium alloy compressor wheels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modelling of electrode degradation during resistance spot welding using CuCrZr electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Saelzle</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017345v1</w:t>
+                <w:t xml:space="preserve">hal-01017349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermique des bains liquides et son effet sur l'état de surface des pièces fabriquées par le procédé de Fabrication Directe par Projection Laser (FDPL)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Modélisation tridimensionnelle de la formation des dépôts sur substrat mince en Fabrication Directe par Projection Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peyre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Talence, France. pp.599-606</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique (SFT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.6062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715679v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de l'état de surface de pièces obtenues en fabrication directe par projection laser à l'aide d'un modèle numérique thermohydraulique 2D</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+                <w:t xml:space="preserve">Residual stress prediction in large 2618 aluminium alloy compressor wheels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Repper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pirling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Peyre</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saelzle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Talence, France. pp.28-35</w:t>
+              <w:t xml:space="preserve">EUROMAT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715683v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of powder flow during coaxial laser direct metal deposition - comparaison between Ti-6Al-4V alloy and stainless steel 316L</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Amélioration de l'état de surface de pièces obtenues en fabrication directe par projection laser à l'aide d'un modèle numérique thermohydraulique 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONSOL conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Talence, France. pp.28-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768302v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation de la dégradation d'électrodes Cu-Cr-Zr lors du soudage par point</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Gauthier</w:t>
+                <w:t xml:space="preserve">Numerical modelling of powder flow during coaxial laser direct metal deposition - comparaison between Ti-6Al-4V alloy and stainless steel 316L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cedric Pouvreau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GFAC/journée SF2M Section Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Saint Nazaire, France</w:t>
+              <w:t xml:space="preserve">CONSOL conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768316v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermohydraulique des bains fondus - application à la fabrication directe par projection laser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Etude thermique des bains liquides et son effet sur l'état de surface des pièces fabriquées par le procédé de Fabrication Directe par Projection Laser (FDPL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GFAC/journée SF2M Section Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Saint Nazaire, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Talence, France. pp.599-606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768309v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D finite element modelling of heat transfer and fluid flow during multilayered DMD laser process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Modélisation thermohydraulique des bains fondus - application à la fabrication directe par projection laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Carron</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Orlando, Floride, United States. paper #125</w:t>
+              <w:t xml:space="preserve">Colloque GFAC/journée SF2M Section Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Saint Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717143v1</w:t>
+                <w:t xml:space="preserve">hal-00768309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la sensibilité à la fissuration à chaud d'un alliage CuCrZr au cours d'un soudage par faisceau d'électron , F. Primaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Pilvin</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation de la dégradation d'électrodes Cu-Cr-Zr lors du soudage par point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Commission simulation numérique du soudage (AFM) Maison de la mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque GFAC/journée SF2M Section Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Saint Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600591v1</w:t>
+                <w:t xml:space="preserve">hal-00768316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of precipitation during FSW of an Al-Mg-Si alloy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">2D finite element modelling of heat transfer and fluid flow during multilayered DMD laser process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international Conference on material modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, dortmund, Germany. pp.29-44</w:t>
+              <w:t xml:space="preserve">ICALEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Orlando, Floride, United States. paper #125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601319v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of the hot tearing susceptibility of a CuCrZr alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Drezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5534,1326 +5551,1712 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th international Seminar Numerical Analysis of Weldability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Graz-Seggau, Austria. pp.997-1010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Axi-symmetric Model for Fluid Flow and Heat Transfer in the Melting and Resolidification of a Vertical Cylinder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of precipitation during FSW of an Al-Mg-Si alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bastid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOL conference 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">1st international Conference on material modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, dortmund, Germany. pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601332v1</w:t>
+                <w:t xml:space="preserve">hal-00601319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling CuCr1Zr electrode softening during resistance spot welding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Pouvreau</w:t>
+                <w:t xml:space="preserve">Etude de la sensibilité à la fissuration à chaud d'un alliage CuCrZr au cours d'un soudage par faisceau d'électron , F. Primaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Drezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solis-Solid Phase Transformations in Inorganic Materials, PTM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Avignon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Commission simulation numérique du soudage (AFM) Maison de la mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601328v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du comportement thermomécanique d'un alliage CuCr1Zr</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">2D Axi-symmetric Model for Fluid Flow and Heat Transfer in the Melting and Resolidification of a Vertical Cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles SF2M 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">COMSOL conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401131v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes de vieillissement des électrodes de soudage par point</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling CuCr1Zr electrode softening during resistance spot welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles SF2M 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Solis-Solid Phase Transformations in Inorganic Materials, PTM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401128v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du vieillissement des électrodes de cuivre lors du soudage par résistance par point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PPF "Couplage multi physique à haute température"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de l'écartement du plan de joint lors d'un procédé de soudage par faisceau d'électrons.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Menes</w:t>
+                <w:t xml:space="preserve">Identification du comportement thermomécanique d'un alliage CuCr1Zr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement industriel des distorsions induites par le soudage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles SF2M 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497058v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du soudage : qualité des données d'entrée et validation expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des mécanismes de vieillissement des électrodes de soudage par point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tahar Loulou</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sibilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soigneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles SF2M 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402307v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des phénomènes de durcissement par précipitation dans un modèle thermométallurgique. Application à la simulation du soudage TIG de l'acier 17-4PH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique de l'écartement du plan de joint lors d'un procédé de soudage par faisceau d'électrons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Saindrenan</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Menes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SFT « Modélisation thermique et traitement des métaux et alliages. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Le Creusot, France</w:t>
+              <w:t xml:space="preserve">Traitement industriel des distorsions induites par le soudage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496724v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermomécanique de l'écartement d'un plan de joint lors d'un soudage par faisceau d'électrons, P.Y. Manach, , J.F. Sigrist</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Modélisation du soudage : qualité des données d'entrée et validation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Menes</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF2M Ouest 2006, Endommagement des matériaux de structure et fonctionnels, Polytech'Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">CNRIUT2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496720v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prise en compte des phénomènes de durcissement par précipitation dans un modèle thermométallurgique. Application à la simulation du soudage TIG de l'acier 17-4PH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Asserin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saindrenan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique SFT « Modélisation thermique et traitement des métaux et alliages. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Le Creusot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation thermomécanique de l'écartement d'un plan de joint lors d'un soudage par faisceau d'électrons, P.Y. Manach, , J.F. Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Menes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SF2M Ouest 2006, Endommagement des matériaux de structure et fonctionnels, Polytech'Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estimation d'un terme source et de l'interface solide liquide dans un problème bidimensionnel : application au soudage par faisceau d'électrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialin Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Artioukhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2003 - Congrès annuel de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Grenoble, France. p.723-728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation thermo-mécanique simplifiée à l'échelle de la pièce pour le procédé de fabrication additive laser-fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Levieil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France. pp.Poster 612538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of the hot tearing susceptibility of a CuCrZr alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Drezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6861,92 +7264,92 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Cerjak and N. Enzinger, TU-Graz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modelling of Weld Phenomena IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Verlag der Technischen Universität Graz, pp.997-1010, 2010, 978-3-85125-127-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6956,1151 +7359,1151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and modeling microstructural evolution in CuCrZr electrode during resistance spot welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement d'électrodes de soudage par point en alliage CuCr1Zr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement des électrodes en CuCr1Zr en soudage par point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermohydraulique 2D d'un procédé de fabrication directe par projection laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling age hardened CuCr1Zr electrode alloy softening during resistance spot welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a model for prediction of precipitation during FSW of Al alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du vieillissement des électrodes de soudage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399870v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du vieillissement des électrodes de soudage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rogeon</w:t>
+                <w:t xml:space="preserve">Simulation de ZAT sur nuance P92 en vue d'une analyse EBSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399868v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de ZAT sur nuance P92 en vue d'une analyse EBSD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of a model for prediction of precipitation during FSW of Al alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399865v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais Gleeble de rupture en traction à chaud sur matériau 9Cr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399859v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais Gleeble de rupture en traction à chaud sur matériau 9Cr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399861v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">measurements and modelling of residual stresses during quenching of thick heat treatable aluminium components in relation to their microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais Gleeble préliminaires de caractérisation mécanique en trempe interrompue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8247,51 +8650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamoulis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12111543" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kherrouba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdhane Kouba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Bouabdallah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Badji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-022-06775-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Karl&#237;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hau&#353;ild" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11071074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04404-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Ramard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.269" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tran Van" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3640-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chobaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Wagner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saelzle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.03.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dr&#233;zet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chobaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Saelzle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Drezet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3724-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.06.082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9V0PQLX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-015-1363-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arsene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schloth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.03.029" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pouvreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-0908-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.10.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Raoelison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.11.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almerge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sierra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pouvreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.857" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G Faulkner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wisnievski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2011009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W6F4R1V0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayrault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wisniewski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artioukhine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Guo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Artioukhine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8C84DBEF8F3AE722824434456A828F0AC861AE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beylat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagege" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991722" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE847FC561D85FFC6603D5DDAD27814E17814B21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stamoulis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1857" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016147v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Jall&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Drezet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repper" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715679v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768302v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768316v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768309v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Drezet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601322v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601332v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rogeon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401128v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sibilia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soigneux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497058v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zavala" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asserin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saindrenan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496720v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01780519v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601214v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718666v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718586v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718660v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399870v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastide" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399865v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399861v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamoulis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12111543" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kherrouba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdhane Kouba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Bouabdallah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Badji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-022-06775-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Karl&#237;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hau&#353;ild" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11071074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04404-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tran Van" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3640-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Ramard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chobaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Wagner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saelzle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.03.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chobaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Saelzle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Drezet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3724-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dr&#233;zet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.06.082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9V0PQLX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arsene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schloth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.03.029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384690v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-015-1363-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.10.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pouvreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-0908-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Raoelison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.11.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almerge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sierra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pouvreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.857" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wisnievski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2011009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W6F4R1V0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G Faulkner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayrault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wisniewski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artioukhine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Guo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Artioukhine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8C84DBEF8F3AE722824434456A828F0AC861AE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beylat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagege" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991722" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE847FC561D85FFC6603D5DDAD27814E17814B21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595450v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092876v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stamoulis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1857" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017337v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Jall&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Drezet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017323v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repper" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768302v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768309v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768316v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601322v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Drezet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rogeon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401131v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sibilia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soigneux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497058v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402307v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zavala" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asserin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saindrenan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01780519v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Silva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cadiou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levieil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doudard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601214v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718666v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718583v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718729v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718660v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399868v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399865v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399870v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastide" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399861v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399859v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768323v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>