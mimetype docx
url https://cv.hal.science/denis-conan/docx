--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -6159,256 +6159,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00465141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards context-aware components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+                <w:t xml:space="preserve">Cohérence et qualité des informations de contexte en environnement pervasif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDUR 2009 : 3ème Workshop sur la Cohérence des Données en Univers Réparti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.1 - 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315821v1</w:t>
+                <w:t xml:space="preserve">hal-01465761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohérence et qualité des informations de contexte en environnement pervasif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Abid</w:t>
+                <w:t xml:space="preserve">Towards context-aware components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDUR 2009 : 3ème Workshop sur la Cohérence des Données en Univers Réparti</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465761v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for quality of context management</w:t>
               </w:r>
@@ -8513,51 +8513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-022-00936-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porf&#237;rio Gomes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-019-0109-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Castro-Jul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez Vilas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19010104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Lim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0480-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJMKLKL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.07.019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM14W640-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00286616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2008.17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Perdig&#227;o Batista" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04200-2_28" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kattepur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3788550.3794868" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA-C65153.2025.00028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj Hassan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scalzotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmine Khaled" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bela&#239;d" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Trabolsi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Yus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631319.3632303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00032" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Colin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavoos Bojnourdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC53868.2021.00064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009833204050414" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019031078" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Coroller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286719.3286727" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152141.3152390" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az Redondo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Amhed-Nacer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW.2016.22" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28910-6_19" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48799-1_39" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080596v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Manzoor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676743.2676746" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676733.2676736" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Masmoudi-Gargouri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC.2012.15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Ngo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21387-8_6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagica Jovanova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Doan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ozanne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012095" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816827v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Jarraya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kien Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2010.5664620" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kinh Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293847v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2010.40" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Ribault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04559-2_11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436669v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Kazi-Aoul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05148-7_39" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR3330QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouillaguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2008.18" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155045v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333299v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000745v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414070v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078497v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669792v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669791v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407685v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00144801v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01255040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-022-00936-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porf&#237;rio Gomes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-019-0109-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Castro-Jul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez Vilas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19010104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Lim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0480-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJMKLKL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.07.019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM14W640-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00286616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2008.17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Perdig&#227;o Batista" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04200-2_28" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kattepur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3788550.3794868" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA-C65153.2025.00028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj Hassan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scalzotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmine Khaled" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bela&#239;d" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Trabolsi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Yus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631319.3632303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00032" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Colin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavoos Bojnourdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC53868.2021.00064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009833204050414" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019031078" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Coroller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286719.3286727" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152141.3152390" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az Redondo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Amhed-Nacer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW.2016.22" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28910-6_19" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48799-1_39" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080596v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Manzoor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676743.2676746" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676733.2676736" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Masmoudi-Gargouri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC.2012.15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Ngo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21387-8_6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagica Jovanova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Doan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ozanne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012095" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816827v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Jarraya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kien Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2010.5664620" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kinh Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293847v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2010.40" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Ribault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04559-2_11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436669v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Kazi-Aoul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05148-7_39" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR3330QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouillaguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2008.18" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155045v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333299v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000745v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414070v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078497v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669792v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669791v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407685v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00144801v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01255040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>