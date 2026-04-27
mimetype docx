--- v1 (2026-04-04)
+++ v2 (2026-04-27)
@@ -998,226 +998,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSMOS : composition de noeuds de contexte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Software Architecture Patterns for a Context-Processing Middleware Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Distributed Systems Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (6), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDSO.2008.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00330574v1</w:t>
+                <w:t xml:space="preserve">inria-00286616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Architecture Patterns for a Context-Processing Middleware Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COSMOS : composition de noeuds de contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Distributed Systems Online</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (9-10), pp.1189-1224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MDSO.2008.17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00286616v1</w:t>
+                <w:t xml:space="preserve">inria-00330574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1229,304 +1229,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving energy efficiency in microservice-based cloud applications: a systematic study</w:t>
+                <w:t xml:space="preserve">CRAFTER: causality-based self-adaptation for autonomous IoT systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Perdigão Batista</w:t>
+                <w:t xml:space="preserve">Houssam Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glauber Barros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+                <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Euromicro Conference on Software Engineering and Advanced Applications (SEAA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-04200-2_28⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Software Engineering for Adaptive and Self-Managing Systems (SEAMS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (BRAZIL), Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3788550.3794868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253474v1</w:t>
+                <w:t xml:space="preserve">hal-05502288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRAFTER: causality-based self-adaptation for autonomous IoT systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Achieving energy efficiency in microservice-based cloud applications: a systematic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajay Kattepur</w:t>
+                <w:t xml:space="preserve">César Perdigão Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glauber Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Software Engineering for Adaptive and Self-Managing Systems (SEAMS 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (BRAZIL), Brazil. </w:t>
+              <w:t xml:space="preserve">51st Euromicro Conference on Software Engineering and Advanced Applications (SEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromicro, Sep 2025, Salerno (Italy), Italy. pp.405-424, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3788550.3794868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04200-2_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502288v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient microservice-based software architectures in cloud environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Perdigão Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1599,51 +1599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A message broker architecture for adaptive data exchange in the IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Scalzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1705,347 +1705,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDICT: simulation of edge interactions across IoT-enhanced environments</w:t>
+                <w:t xml:space="preserve">(DEMO) EDICT: A simulation tool for performance metrics datasets in IoT environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Belaïd</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mahdi Trabolsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Distributed Computing in Smart Systems and the Internet of Things (DCOSS-IoT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Pafos, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DCOSS-IoT58021.2023.00037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS-IoT58021.2023.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125134v1</w:t>
+                <w:t xml:space="preserve">hal-04125135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(DEMO) EDICT: A simulation tool for performance metrics datasets in IoT environments</w:t>
+                <w:t xml:space="preserve">EDICT: simulation of edge interactions across IoT-enhanced environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Kattepur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Trabolsi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Djamel Belaïd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Distributed Computing in Smart Systems and the Internet of Things (DCOSS-IoT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Pafos, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DCOSS-IoT58021.2023.00020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS-IoT58021.2023.00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125135v1</w:t>
+                <w:t xml:space="preserve">hal-04125134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEMSA: a DT-enabled middleware for self-adaptive smart spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Yus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2118,90 +2118,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artifact: implementation of an adaptive flow management framework for IoT spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Belaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Symposium on Software Engineering for Adaptive and Self-Managing Systems (SEAMS )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2248,90 +2248,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlanIoT: a framework for adaptive data flow management in IoT-enhanced spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Belaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Symposium on Software Engineering for Adaptive and Self-Managing Systems (SEAMS )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Melbourbe, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2489,226 +2489,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PYTHIA : un oracle pour guider les décisions des runtimes</w:t>
+                <w:t xml:space="preserve">PYTHIA: an oracle to guide runtime system decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2022: Conférence francophone d'informatique en Parallélisme Architecture et Système (Compas)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Cluster Computing (CLUSTER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.106-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754168v1</w:t>
+                <w:t xml:space="preserve">hal-03750441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PYTHIA: an oracle to guide runtime system decisions</w:t>
+                <w:t xml:space="preserve">PYTHIA : un oracle pour guider les décisions des runtimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Cluster Computing (CLUSTER)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPAS 2022: Conférence francophone d'informatique en Parallélisme Architecture et Système (Compas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIS - Laboratoire Modélisation, Informatique et Système - de l’Université de Picardie Jules Verne., Jul 2022, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03750441v1</w:t>
+                <w:t xml:space="preserve">hal-03754168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime models and evolution graphs for the version management of microservice architectures</w:t>
               </w:r>
@@ -3614,567 +3614,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ANR INCOME, processus et outils logiciels pour des gestionnaires de contexte au dessus de l'Internet des objets</w:t>
+                <w:t xml:space="preserve">The convoy effect in atomic multicast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+                <w:t xml:space="preserve">Tarek Amhed-Nacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+                <w:t xml:space="preserve">Pierre Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UBIMOB 2016 : 11èmes journées francophones Mobilité et Ubiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SRDSW 2016 : 35th IEEE Symposium on Reliable Distributed Systems Workshops </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.67 - 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SRDSW.2016.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444756v1</w:t>
+                <w:t xml:space="preserve">hal-01582009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The convoy effect in atomic multicast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework for multiscale-, QoC- and privacy-aware context dissemination in the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Amhed-Nacer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Mbarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRDSW 2016 : 35th IEEE Symposium on Reliable Distributed Systems Workshops </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SRDSW.2016.22⟩</w:t>
+              <w:t xml:space="preserve">11th EAI International Conference on Collaborative Computing: Networking, Applications and Worksharing (COLLABORATECOM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Wuhan, China. pp.207 - 218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28910-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582009v1</w:t>
+                <w:t xml:space="preserve">hal-01270972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for multiscale-, QoC- and privacy-aware context dissemination in the Internet of Things</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A QoC-aware discovery service for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porfírio Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everton Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EAI International Conference on Collaborative Computing: Networking, Applications and Worksharing (COLLABORATECOM 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28910-6_19⟩</w:t>
+              <w:t xml:space="preserve">UCAmI 2016 : 10th International Conference on Ubiquitous Computing &amp; Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Las Palmas, Gran Canaria, Spain. pp.344 - 355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48799-1_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270972v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A QoC-aware discovery service for the Internet of Things</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Taconet</w:t>
+                <w:t xml:space="preserve">Le projet ANR INCOME, processus et outils logiciels pour des gestionnaires de contexte au dessus de l'Internet des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCAmI 2016 : 10th International Conference on Ubiquitous Computing &amp; Ambient Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UBIMOB 2016 : 11èmes journées francophones Mobilité et Ubiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.1 - 7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405742v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet INCOME : INfrastructure de gestion de COntexte Multi-Echelle pour l'Internet des Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4467,51 +4467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de contexte multi-échelle pour l'Internet des objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4674,77 +4674,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCOME - Multi-scale context management for the internet of things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4916,77 +4916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet INCOME : INfrastructure de gestion de COntexte Multi-Échelle pour l'Internet des Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5126,597 +5126,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards QoC-aware location-based services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobile mixed reality games creator based on MPEG-4 BIFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cao Cuong Ngo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zied Abid</w:t>
+                <w:t xml:space="preserve">Blagica Jovanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivica Arsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Taconet</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Distributed Applications and Interoperable Systems (DAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21387-8_6⟩</w:t>
+              <w:t xml:space="preserve">ICME '11 : IEEE International Conference on Multimedia and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2011.6012095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303054v1</w:t>
+                <w:t xml:space="preserve">hal-00727691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile mixed reality games creator based on MPEG-4 BIFS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivica Arsov</w:t>
+                <w:t xml:space="preserve">A model driven approach for the QoC-awareness of ubiquitous applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICME '11 : IEEE International Conference on Multimedia and Expo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UCAml '11 : 5th International Symposium on Ubiquitous Computing and Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Riviera Maya, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727691v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model driven approach for the QoC-awareness of ubiquitous applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Taconet</w:t>
+                <w:t xml:space="preserve">Toward a solution to partitionable group membership for MANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCAml '11 : 5th International Symposium on Ubiquitous Computing and Ambient Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Riviera Maya, Mexico</w:t>
+              <w:t xml:space="preserve">OPODIS '11 : 15th International Conference On Principles Of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816827v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a solution to partitionable group membership for MANETs</w:t>
+                <w:t xml:space="preserve">Toward a Solution to Partitionable Group Membership for MANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPODIS '11 : 15th International Conference On Principles Of Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">DYNAM: 1st International Workshop on Dynamicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Toulouse, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816818v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Solution to Partitionable Group Membership for MANETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léon Lim</w:t>
+                <w:t xml:space="preserve">Towards QoC-aware location-based services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao Cuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYNAM: 1st International Workshop on Dynamicity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Distributed Applications and Interoperable Systems (DAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Reykjavik, Iceland. pp.71 - 76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21387-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725091v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity of process-oriented and ontology-based context managers to identify situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5854,51 +5854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Kinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao Cuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WMSE 2010 : Workshop on Mobile Software Engineering, in conjunction with MobiCASE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Santa Clara, Ca, United States</w:t>
@@ -6159,489 +6159,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00465141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohérence et qualité des informations de contexte en environnement pervasif</w:t>
+                <w:t xml:space="preserve">A framework for quality of context management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDUR 2009 : 3ème Workshop sur la Cohérence des Données en Univers Réparti</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QuaCon 2009 : 1st International Workshop on Quality of Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Stuttgart, Germany. pp.120 - 131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04559-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465761v1</w:t>
+                <w:t xml:space="preserve">hal-01317618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards context-aware components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+                <w:t xml:space="preserve">CA3M : a runtime model and a middleware for dynamic context management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Kazi-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t>
+              <w:t xml:space="preserve">DOA 2009 : 11th International Symposium on Distributed Objects, Middleware, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Vilamoura, Algarve, Portugal. pp.513 - 530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05148-7_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315821v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for quality of context management</w:t>
+                <w:t xml:space="preserve">Cohérence et qualité des informations de contexte en environnement pervasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QuaCon 2009 : 1st International Workshop on Quality of Context</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDUR 2009 : 3ème Workshop sur la Cohérence des Données en Univers Réparti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.1 - 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317618v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA3M : a runtime model and a middleware for dynamic context management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards context-aware components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOA 2009 : 11th International Symposium on Distributed Objects, Middleware, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-05148-7_39⟩</w:t>
+              <w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00436669v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure, Disconnection and Partition Detection in Mobile Environment</w:t>
               </w:r>
@@ -7182,51 +7182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Victor Borges Caldas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everton Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7468,90 +7468,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDICT: simulation of edge interactions across IoT-enhanced environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Belaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Telecom SudParis. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -7573,77 +7573,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils intergiciels de gestion de contexte multiéchelle pour l'Internet des objets : rapport de fin du projet ANR INCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7695,77 +7695,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils intergiciels de gestion de contexte multi-échelle pour l'Internet des objets : programme scientifique du projet ANR INCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7811,132 +7811,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de répartition cohérente et fiable des informations de contexte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partition Participant Detector with Dynamic Paths in MANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Arantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 2009</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7002, INRIA. 2009, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669792v1</w:t>
+                <w:t xml:space="preserve">inria-00407685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d'architecture générique de gestion du contexte</w:t>
               </w:r>
@@ -8021,145 +8034,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition Participant Detector with Dynamic Paths in MANETs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle de répartition cohérente et fiable des informations de contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7002, INRIA. 2009, pp.18</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00407685v1</w:t>
+                <w:t xml:space="preserve">hal-00669792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure, Disconnection and Partition Detection in Mobile Environment</w:t>
               </w:r>
@@ -8513,51 +8513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-022-00936-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porf&#237;rio Gomes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-019-0109-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Castro-Jul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez Vilas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19010104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Lim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0480-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJMKLKL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.07.019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM14W640-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00286616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2008.17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Perdig&#227;o Batista" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04200-2_28" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kattepur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3788550.3794868" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA-C65153.2025.00028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj Hassan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scalzotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmine Khaled" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bela&#239;d" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Trabolsi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Yus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631319.3632303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00032" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Colin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavoos Bojnourdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC53868.2021.00064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009833204050414" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019031078" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Coroller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286719.3286727" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152141.3152390" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az Redondo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Amhed-Nacer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW.2016.22" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28910-6_19" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48799-1_39" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080596v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Manzoor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676743.2676746" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676733.2676736" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Masmoudi-Gargouri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC.2012.15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Ngo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21387-8_6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagica Jovanova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Doan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ozanne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012095" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816827v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Jarraya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kien Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2010.5664620" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kinh Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293847v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2010.40" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Ribault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04559-2_11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436669v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Kazi-Aoul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05148-7_39" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR3330QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouillaguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2008.18" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155045v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333299v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000745v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414070v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078497v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669792v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669791v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407685v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00144801v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01255040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-022-00936-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porf&#237;rio Gomes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-019-0109-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Castro-Jul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez Vilas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19010104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Lim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0480-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJMKLKL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.07.019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM14W640-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00286616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2008.17" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502288v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kattepur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3788550.3794868" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Perdig&#227;o Batista" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Barros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04200-2_28" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA-C65153.2025.00028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj Hassan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scalzotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmine Khaled" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Trabolsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bela&#239;d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Yus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631319.3632303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00032" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Colin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavoos Bojnourdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC53868.2021.00064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009833204050414" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019031078" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Coroller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286719.3286727" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152141.3152390" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az Redondo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Amhed-Nacer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW.2016.22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28910-6_19" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405742v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48799-1_39" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080596v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Manzoor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676743.2676746" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676733.2676736" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Masmoudi-Gargouri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC.2012.15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagica Jovanova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Doan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ozanne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012095" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816818v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725091v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Ngo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21387-8_6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Jarraya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kien Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2010.5664620" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kinh Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293847v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2010.40" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Ribault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317618v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04559-2_11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436669v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Kazi-Aoul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05148-7_39" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR3330QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouillaguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2008.18" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155045v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333299v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000745v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414070v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078497v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407685v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669791v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669792v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00144801v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01255040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>