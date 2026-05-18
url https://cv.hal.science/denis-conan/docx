--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -998,226 +998,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Architecture Patterns for a Context-Processing Middleware Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COSMOS : composition de noeuds de contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Distributed Systems Online</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (9-10), pp.1189-1224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00286616v1</w:t>
+                <w:t xml:space="preserve">inria-00330574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSMOS : composition de noeuds de contexte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Software Architecture Patterns for a Context-Processing Middleware Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Distributed Systems Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (6), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDSO.2008.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00330574v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00286616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1229,304 +1229,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRAFTER: causality-based self-adaptation for autonomous IoT systems</w:t>
+                <w:t xml:space="preserve">Achieving energy efficiency in microservice-based cloud applications: a systematic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Hajj</w:t>
+                <w:t xml:space="preserve">César Perdigão Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajay Kattepur</w:t>
+                <w:t xml:space="preserve">Glauber Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Software Engineering for Adaptive and Self-Managing Systems (SEAMS 2026)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3788550.3794868⟩</w:t>
+              <w:t xml:space="preserve">51st Euromicro Conference on Software Engineering and Advanced Applications (SEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromicro, Sep 2025, Salerno (Italy), Italy. pp.405-424, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04200-2_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502288v1</w:t>
+                <w:t xml:space="preserve">hal-05253474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving energy efficiency in microservice-based cloud applications: a systematic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRAFTER: causality-based self-adaptation for autonomous IoT systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Perdigão Batista</w:t>
+                <w:t xml:space="preserve">Ajay Kattepur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glauber Barros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Conan</w:t>
+                <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Euromicro Conference on Software Engineering and Advanced Applications (SEAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Euromicro, Sep 2025, Salerno (Italy), Italy. pp.405-424, </w:t>
+              <w:t xml:space="preserve">21st International Conference on Software Engineering for Adaptive and Self-Managing Systems (SEAMS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (BRAZIL), Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-04200-2_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3788550.3794868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253474v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient microservice-based software architectures in cloud environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Perdigão Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1599,51 +1599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A message broker architecture for adaptive data exchange in the IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Scalzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1724,77 +1724,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(DEMO) EDICT: A simulation tool for performance metrics datasets in IoT environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Trabolsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1858,64 +1858,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDICT: simulation of edge interactions across IoT-enhanced environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1988,64 +1988,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEMSA: a DT-enabled middleware for self-adaptive smart spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Yus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,287 +2099,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifact: implementation of an adaptive flow management framework for IoT spaces</w:t>
+                <w:t xml:space="preserve">PlanIoT: a framework for adaptive data flow management in IoT-enhanced spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Belaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Symposium on Software Engineering for Adaptive and Self-Managing Systems (SEAMS )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Melbourne, Australia. </w:t>
+              <w:t xml:space="preserve">, May 2023, Melbourbe, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SEAMS59076.2023.00032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SEAMS59076.2023.00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125130v1</w:t>
+                <w:t xml:space="preserve">hal-04125131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlanIoT: a framework for adaptive data flow management in IoT-enhanced spaces</w:t>
+                <w:t xml:space="preserve">Artifact: implementation of an adaptive flow management framework for IoT spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Belaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Symposium on Software Engineering for Adaptive and Self-Managing Systems (SEAMS )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Melbourbe, Australia. </w:t>
+              <w:t xml:space="preserve">, May 2023, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SEAMS59076.2023.00029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SEAMS59076.2023.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125131v1</w:t>
+                <w:t xml:space="preserve">hal-04125130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A middleware architecture for mastering energy consumption in internet of things applications</w:t>
               </w:r>
@@ -2489,226 +2489,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PYTHIA: an oracle to guide runtime system decisions</w:t>
+                <w:t xml:space="preserve">PYTHIA : un oracle pour guider les décisions des runtimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Cluster Computing (CLUSTER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPAS 2022: Conférence francophone d'informatique en Parallélisme Architecture et Système (Compas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIS - Laboratoire Modélisation, Informatique et Système - de l’Université de Picardie Jules Verne., Jul 2022, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750441v1</w:t>
+                <w:t xml:space="preserve">hal-03754168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PYTHIA : un oracle pour guider les décisions des runtimes</w:t>
+                <w:t xml:space="preserve">PYTHIA: an oracle to guide runtime system decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2022: Conférence francophone d'informatique en Parallélisme Architecture et Système (Compas)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Cluster Computing (CLUSTER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.106-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754168v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime models and evolution graphs for the version management of microservice architectures</w:t>
               </w:r>
@@ -3614,567 +3614,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The convoy effect in atomic multicast</w:t>
+                <w:t xml:space="preserve">Le projet ANR INCOME, processus et outils logiciels pour des gestionnaires de contexte au dessus de l'Internet des objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Amhed-Nacer</w:t>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sutra</w:t>
+                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRDSW 2016 : 35th IEEE Symposium on Reliable Distributed Systems Workshops </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UBIMOB 2016 : 11èmes journées francophones Mobilité et Ubiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.1 - 7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582009v1</w:t>
+                <w:t xml:space="preserve">hal-01444756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for multiscale-, QoC- and privacy-aware context dissemination in the Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+                <w:t xml:space="preserve">The convoy effect in atomic multicast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Amhed-Nacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EAI International Conference on Collaborative Computing: Networking, Applications and Worksharing (COLLABORATECOM 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28910-6_19⟩</w:t>
+              <w:t xml:space="preserve">SRDSW 2016 : 35th IEEE Symposium on Reliable Distributed Systems Workshops </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.67 - 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SRDSW.2016.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270972v1</w:t>
+                <w:t xml:space="preserve">hal-01582009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A QoC-aware discovery service for the Internet of Things</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thais Batista</w:t>
+                <w:t xml:space="preserve">A framework for multiscale-, QoC- and privacy-aware context dissemination in the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mbarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Taconet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCAmI 2016 : 10th International Conference on Ubiquitous Computing &amp; Ambient Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th EAI International Conference on Collaborative Computing: Networking, Applications and Worksharing (COLLABORATECOM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Wuhan, China. pp.207 - 218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28910-6_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48799-1_39⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01405742v1</w:t>
+                <w:t xml:space="preserve">hal-01270972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ANR INCOME, processus et outils logiciels pour des gestionnaires de contexte au dessus de l'Internet des objets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Camps</w:t>
+                <w:t xml:space="preserve">A QoC-aware discovery service for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porfírio Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everton Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UBIMOB 2016 : 11èmes journées francophones Mobilité et Ubiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UCAmI 2016 : 10th International Conference on Ubiquitous Computing &amp; Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Las Palmas, Gran Canaria, Spain. pp.344 - 355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48799-1_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444756v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet INCOME : INfrastructure de gestion de COntexte Multi-Echelle pour l'Internet des Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4467,51 +4467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de contexte multi-échelle pour l'Internet des objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4674,77 +4674,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCOME - Multi-scale context management for the internet of things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4802,260 +4802,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie dirigée par les modèles pour la construction d'applications ubiquitaires sensibles à la qualité du contexte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet INCOME : INfrastructure de gestion de COntexte Multi-Échelle pour l'Internet des Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubimob '12 : 8èmes journées francophones Mobilité et Ubiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.167-176</w:t>
+              <w:t xml:space="preserve">Ubimob 2012 : 8èmes journées francophones Mobilité et Ubiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.46-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718128v1</w:t>
+                <w:t xml:space="preserve">hal-00724429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet INCOME : INfrastructure de gestion de COntexte Multi-Échelle pour l'Internet des Objets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénierie dirigée par les modèles pour la construction d'applications ubiquitaires sensibles à la qualité du contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubimob 2012 : 8èmes journées francophones Mobilité et Ubiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.46-48</w:t>
+              <w:t xml:space="preserve">Ubimob '12 : 8èmes journées francophones Mobilité et Ubiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724429v1</w:t>
+                <w:t xml:space="preserve">hal-00718128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An eventual alpha partition-participant detector for MANETs</w:t>
               </w:r>
@@ -5126,597 +5126,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile mixed reality games creator based on MPEG-4 BIFS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards QoC-aware location-based services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blagica Jovanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivica Arsov</w:t>
+                <w:t xml:space="preserve">Cao Cuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Ozanne</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICME '11 : IEEE International Conference on Multimedia and Expo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICME.2011.6012095⟩</w:t>
+              <w:t xml:space="preserve">11th Distributed Applications and Interoperable Systems (DAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Reykjavik, Iceland. pp.71 - 76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21387-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727691v1</w:t>
+                <w:t xml:space="preserve">hal-01303054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model driven approach for the QoC-awareness of ubiquitous applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Taconet</w:t>
+                <w:t xml:space="preserve">Mobile mixed reality games creator based on MPEG-4 BIFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blagica Jovanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivica Arsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCAml '11 : 5th International Symposium on Ubiquitous Computing and Ambient Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICME '11 : IEEE International Conference on Multimedia and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2011.6012095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816827v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a solution to partitionable group membership for MANETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léon Lim</w:t>
+                <w:t xml:space="preserve">A model driven approach for the QoC-awareness of ubiquitous applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPODIS '11 : 15th International Conference On Principles Of Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">UCAml '11 : 5th International Symposium on Ubiquitous Computing and Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Riviera Maya, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816818v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Solution to Partitionable Group Membership for MANETs</w:t>
+                <w:t xml:space="preserve">Toward a solution to partitionable group membership for MANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYNAM: 1st International Workshop on Dynamicity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Toulouse, France. pp.2</w:t>
+              <w:t xml:space="preserve">OPODIS '11 : 15th International Conference On Principles Of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725091v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards QoC-aware location-based services</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zied Abid</w:t>
+                <w:t xml:space="preserve">Toward a Solution to Partitionable Group Membership for MANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Distributed Applications and Interoperable Systems (DAIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DYNAM: 1st International Workshop on Dynamicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Toulouse, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21387-8_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303054v1</w:t>
+                <w:t xml:space="preserve">hal-00725091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity of process-oriented and ontology-based context managers to identify situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5854,51 +5854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Kinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao Cuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WMSE 2010 : Workshop on Mobile Software Engineering, in conjunction with MobiCASE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Santa Clara, Ca, United States</w:t>
@@ -5921,593 +5921,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition Participant Detector with Dynamic Paths in Mobile Networks</w:t>
+                <w:t xml:space="preserve">OSIF: A Framework To Instrument, Validate, and Analyze Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Arantes</w:t>
+                <w:t xml:space="preserve">Judicaël Ribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sens</w:t>
+                <w:t xml:space="preserve">Olivier Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léon Lim</w:t>
+                <w:t xml:space="preserve">Sébastien Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Networking Computing and Applications (NCA 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIMUTools2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Torremolinos, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293847v1</w:t>
+                <w:t xml:space="preserve">inria-00465141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSIF: A Framework To Instrument, Validate, and Analyze Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partition Participant Detector with Dynamic Paths in Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Arantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judicaël Ribault</w:t>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dalle</w:t>
+                <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Leriche</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMUTools2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Networking Computing and Applications (NCA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2010, Cambridge, MA, United States. pp.224-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2010.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00465141v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for quality of context management</w:t>
+                <w:t xml:space="preserve">Cohérence et qualité des informations de contexte en environnement pervasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QuaCon 2009 : 1st International Workshop on Quality of Context</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDUR 2009 : 3ème Workshop sur la Cohérence des Données en Univers Réparti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.1 - 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317618v1</w:t>
+                <w:t xml:space="preserve">hal-01465761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA3M : a runtime model and a middleware for dynamic context management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Zaier</w:t>
+                <w:t xml:space="preserve">A framework for quality of context management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOA 2009 : 11th International Symposium on Distributed Objects, Middleware, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-05148-7_39⟩</w:t>
+              <w:t xml:space="preserve">QuaCon 2009 : 1st International Workshop on Quality of Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Stuttgart, Germany. pp.120 - 131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04559-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00436669v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohérence et qualité des informations de contexte en environnement pervasif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+                <w:t xml:space="preserve">CA3M : a runtime model and a middleware for dynamic context management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Kazi-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDUR 2009 : 3ème Workshop sur la Cohérence des Données en Univers Réparti</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DOA 2009 : 11th International Symposium on Distributed Objects, Middleware, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Vilamoura, Algarve, Portugal. pp.513 - 530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05148-7_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465761v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards context-aware components</w:t>
               </w:r>
@@ -6640,64 +6640,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure, Disconnection and Partition Detection in Mobile Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Arantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7182,51 +7182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Victor Borges Caldas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everton Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7468,64 +7468,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDICT: simulation of edge interactions across IoT-enhanced environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7573,77 +7573,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils intergiciels de gestion de contexte multiéchelle pour l'Internet des objets : rapport de fin du projet ANR INCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7695,77 +7695,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils intergiciels de gestion de contexte multi-échelle pour l'Internet des objets : programme scientifique du projet ANR INCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7811,411 +7811,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition Participant Detector with Dynamic Paths in MANETs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle de répartition cohérente et fiable des informations de contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7002, INRIA. 2009, pp.18</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00407685v1</w:t>
+                <w:t xml:space="preserve">hal-00669792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'architecture générique de gestion du contexte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partition Participant Detector with Dynamic Paths in MANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Arantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 2009</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7002, INRIA. 2009, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669791v1</w:t>
+                <w:t xml:space="preserve">inria-00407685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de répartition cohérente et fiable des informations de contexte</w:t>
+                <w:t xml:space="preserve">Modèle d'architecture générique de gestion du contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669792v1</w:t>
+                <w:t xml:space="preserve">hal-00669791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure, Disconnection and Partition Detection in Mobile Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Arantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8513,51 +8513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-022-00936-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porf&#237;rio Gomes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-019-0109-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Castro-Jul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez Vilas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19010104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Lim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0480-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJMKLKL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.07.019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM14W640-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00286616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2008.17" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502288v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kattepur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3788550.3794868" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Perdig&#227;o Batista" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Barros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04200-2_28" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA-C65153.2025.00028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj Hassan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scalzotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmine Khaled" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Trabolsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bela&#239;d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Yus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631319.3632303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00032" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Colin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavoos Bojnourdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC53868.2021.00064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009833204050414" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019031078" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Coroller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286719.3286727" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152141.3152390" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az Redondo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Amhed-Nacer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW.2016.22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28910-6_19" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405742v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48799-1_39" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080596v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Manzoor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676743.2676746" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676733.2676736" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Masmoudi-Gargouri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC.2012.15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagica Jovanova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Doan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ozanne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012095" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816818v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725091v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Ngo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21387-8_6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Jarraya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kien Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2010.5664620" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kinh Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293847v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2010.40" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Ribault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317618v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04559-2_11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436669v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Kazi-Aoul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05148-7_39" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR3330QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouillaguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2008.18" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155045v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333299v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000745v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414070v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078497v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407685v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669791v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669792v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00144801v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01255040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-022-00936-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porf&#237;rio Gomes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-019-0109-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Castro-Jul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez Vilas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19010104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Lim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0480-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJMKLKL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.07.019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM14W640-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00286616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2008.17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Perdig&#227;o Batista" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04200-2_28" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kattepur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3788550.3794868" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA-C65153.2025.00028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj Hassan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scalzotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmine Khaled" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Trabolsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bela&#239;d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Yus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631319.3632303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125131v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Colin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavoos Bojnourdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Ma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC53868.2021.00064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009833204050414" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019031078" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Coroller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286719.3286727" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152141.3152390" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az Redondo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Amhed-Nacer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW.2016.22" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28910-6_19" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48799-1_39" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080596v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Manzoor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676743.2676746" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676733.2676736" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Masmoudi-Gargouri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718128v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC.2012.15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Ngo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21387-8_6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagica Jovanova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Arsov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Doan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ozanne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012095" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816827v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Jarraya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kien Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2010.5664620" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kinh Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465141v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Ribault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293847v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2010.40" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317618v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04559-2_11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Kazi-Aoul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05148-7_39" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR3330QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouillaguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2008.18" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155045v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333299v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000745v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414070v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078497v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669792v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407685v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669791v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00144801v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01255040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>