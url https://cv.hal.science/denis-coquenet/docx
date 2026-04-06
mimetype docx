--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -178,51 +178,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAN: A Segmentation-Free Document Attention Network for Handwritten Document Recognition</w:t>
+                <w:t xml:space="preserve">End-to-End Handwritten Paragraph Text Recognition Using a Vertical Attention Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
@@ -231,102 +231,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 45 (7), pp.8227-8243. </w:t>
+              <w:t xml:space="preserve">, 2023, 45 (1), pp.508-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2023.3235826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2022.3144899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273616v1</w:t>
+                <w:t xml:space="preserve">hal-05273612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAN : a Segmentation-free Document Attention Network for Handwritten Document Recognition</w:t>
+                <w:t xml:space="preserve">DAN: A Segmentation-Free Document Attention Network for Handwritten Document Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
@@ -335,102 +335,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2023, 45 (7), pp.8227-8243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tpami.2023.3235826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2023.3235826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621784v1</w:t>
+                <w:t xml:space="preserve">hal-05273616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-End Handwritten Paragraph Text Recognition Using a Vertical Attention Network</w:t>
+                <w:t xml:space="preserve">DAN : a Segmentation-free Document Attention Network for Handwritten Document Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
@@ -439,541 +439,437 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 45 (1), pp.508-524. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2022.3144899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tpami.2023.3235826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273612v1</w:t>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-03413862v1</w:t>
+                <w:t xml:space="preserve">hal-03621784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-gram Injection into Transformers for Dynamic Language Model Adaptation in Handwritten Text Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Meyer</w:t>
+                <w:t xml:space="preserve">Laurent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guichard</w:t>
+                <w:t xml:space="preserve">Yann Soullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Soullard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Time Series Foundation Models Susceptible to Catastrophic Forgetting?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Karaouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Karaouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Coquenet</w:t>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Mermillod</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marina Reyboz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Vision-Language Foundation Models for Fine-Grained Downstream Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rambour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rambour</w:t>
+                <w:t xml:space="preserve">Emanuele Dalsasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Dalsasso</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -983,505 +879,505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed syntax modeling in Transformers for future-proof license plate recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Meyer</w:t>
+                <w:t xml:space="preserve">Laurent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDAR 2025 - International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Wuhan, China. pp.154-171, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04627-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Foundational are Foundation Models for Time Series Forecasting?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Karaouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Karaouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Coquenet</w:t>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Reyboz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BERT2 S 2025 - NeurIPS Workshop on Recent Advances in Time Series Foundation Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, San Diego, CA, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwritten text recognition: from isolated text lines to whole documents</w:t>
+                <w:t xml:space="preserve">SPAN: A Simple Predict &amp; Align Network for Handwritten Paragraph Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lausanne ( CH), France. pp.70-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86334-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339648v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPAN: A Simple Predict &amp; Align Network for Handwritten Paragraph Recognition</w:t>
+                <w:t xml:space="preserve">Handwritten text recognition: from isolated text lines to whole documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273562v1</w:t>
+                <w:t xml:space="preserve">hal-03339648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence-free unconstrained handwritten text recognition using gated fully convolutional network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1500,187 +1396,187 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 17th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Dortmund, Germany. pp.19-24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICFHR2020.2020.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Have Convolutions Already Made Recurrence Obsolete for Unconstrained Handwritten Text Recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.65-70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.40083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1690,51 +1586,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster DAN: Multi-target Queries with Document Positional Encoding for End-to-end Handwritten Document Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1753,92 +1649,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Analysis and Recognition - ICDAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14190, Springer Nature Switzerland, pp.182-199, 2023, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-41685-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPAN: A Simple Predict &amp; Align Network for Handwritten Paragraph Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1857,70 +1753,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.70-84, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86334-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1930,114 +1826,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards End-to-end Handwritten Document Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Vision and Pattern Recognition [cs.CV]. Université de Rouen Normandie, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03789236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2184,51 +2080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coquenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2026.113373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3235826" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621784v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2023.3235826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3144899" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537580v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Karaouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Dalsasso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.00015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.40083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41685-9_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03789236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coquenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2026.113373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3144899" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3235826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2023.3235826" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537580v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Karaouli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Dalsasso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.00015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.40083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41685-9_12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03789236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>