--- v1 (2026-04-06)
+++ v2 (2026-05-20)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -282,51 +282,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAN: A Segmentation-Free Document Attention Network for Handwritten Document Recognition</w:t>
+                <w:t xml:space="preserve">DAN : a Segmentation-free Document Attention Network for Handwritten Document Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
@@ -335,176 +335,72 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 45 (7), pp.8227-8243. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2023.3235826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tpami.2023.3235826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -514,362 +410,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-gram Injection into Transformers for Dynamic Language Model Adaptation in Handwritten Text Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Meyer</w:t>
+                <w:t xml:space="preserve">Yann Soullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guichard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Time Series Foundation Models Susceptible to Catastrophic Forgetting?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Karaouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Karaouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Coquenet</w:t>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marina Reyboz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Vision-Language Foundation Models for Fine-Grained Downstream Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rambour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Dalsasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rambour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -879,505 +775,505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed syntax modeling in Transformers for future-proof license plate recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDAR 2025 - International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Wuhan, China. pp.154-171, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04627-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Foundational are Foundation Models for Time Series Forecasting?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Karaouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Karaouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Coquenet</w:t>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Reyboz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BERT2 S 2025 - NeurIPS Workshop on Recent Advances in Time Series Foundation Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, San Diego, CA, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPAN: A Simple Predict &amp; Align Network for Handwritten Paragraph Recognition</w:t>
+                <w:t xml:space="preserve">Handwritten text recognition: from isolated text lines to whole documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273562v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwritten text recognition: from isolated text lines to whole documents</w:t>
+                <w:t xml:space="preserve">SPAN: A Simple Predict &amp; Align Network for Handwritten Paragraph Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lausanne, France. pp.70-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86334-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339648v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence-free unconstrained handwritten text recognition using gated fully convolutional network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1396,187 +1292,187 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 17th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Dortmund, Germany. pp.19-24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICFHR2020.2020.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Have Convolutions Already Made Recurrence Obsolete for Unconstrained Handwritten Text Recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.65-70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.40083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1586,51 +1482,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster DAN: Multi-target Queries with Document Positional Encoding for End-to-end Handwritten Document Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1649,92 +1545,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Analysis and Recognition - ICDAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14190, Springer Nature Switzerland, pp.182-199, 2023, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-41685-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPAN: A Simple Predict &amp; Align Network for Handwritten Paragraph Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1753,70 +1649,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.70-84, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86334-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1826,114 +1722,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards End-to-end Handwritten Document Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coquenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Vision and Pattern Recognition [cs.CV]. Université de Rouen Normandie, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03789236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2080,51 +1976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coquenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2026.113373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3144899" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3235826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2023.3235826" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537580v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Karaouli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Dalsasso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.00015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.40083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41685-9_12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03789236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coquenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2026.113373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3144899" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621784v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2023.3235826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Karaouli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Dalsasso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273562v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.00015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chatelain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.40083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41685-9_12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03789236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>