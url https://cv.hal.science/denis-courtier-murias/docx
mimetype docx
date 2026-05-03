--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -100,987 +100,987 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics quantification in organic-rich samples: the relevance of testing substrate-specific calibration curves</w:t>
+                <w:t xml:space="preserve">19F magnetic resonance imaging-informed fate models of PFAS in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medina Veliu</w:t>
+                <w:t xml:space="preserve">Elisabeth Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joeri Kaal</w:t>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asier Goñi-Urtiaga</w:t>
+                <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+                <w:t xml:space="preserve">Nathalie Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.107624. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 290, pp.125088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2026.107624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.125088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463671v1</w:t>
+                <w:t xml:space="preserve">hal-05397901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19F magnetic resonance imaging-informed fate models of PFAS in porous media</w:t>
+                <w:t xml:space="preserve">Microplastics quantification in organic-rich samples: the relevance of testing substrate-specific calibration curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Fries</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Medina Veliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeri Kaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Goñi-Urtiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 290, pp.125088. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.107624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.125088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2026.107624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397901v1</w:t>
+                <w:t xml:space="preserve">hal-05463671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar–Compost blends modulate trace element and nutrient dynamics in rooftop farming systems under Mediterranean conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions of positively and negatively charged iron-based engineered nanoparticles with organic matter: The case of humic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo López-Romano</w:t>
+                <w:t xml:space="preserve">Malak Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Picca</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118663⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces C: Environmental Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.100085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsuc.2025.100085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171697v1</w:t>
+                <w:t xml:space="preserve">hal-05540469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the interactions of nanoparticles and dissolved organic matter at the molecular level by 1H 2D Multi-Exponential Transverse Relaxation NMR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Farjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Raveleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malak Dia</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André J. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrc.5487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of positively and negatively charged iron-based engineered nanoparticles with organic matter: The case of humic acid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+                <w:t xml:space="preserve">Biochar–Compost blends modulate trace element and nutrient dynamics in rooftop farming systems under Mediterranean conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medina Veliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo López-Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Picca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panettieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bechet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eduardo Moreno-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces C: Environmental Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, pp.100085. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.118663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsuc.2025.100085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540469v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible and irreversible effects of a moderate heat treatment on the moisture sorption and swelling behavior of modern and historical oak wood</w:t>
+                <w:t xml:space="preserve">A holistic NMR framework to understand environmental impact: Examining the impacts of superparamagnetic iron oxide nanoparticles (SPIONs) in Daphnia magna via imaging, spectroscopy, and metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Rostom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+                <w:t xml:space="preserve">Amy Jenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lorthioir</w:t>
+                <w:t xml:space="preserve">Ronald Soong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Caré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oliver Gruschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Bastawrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Monks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-023-01501-6⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.5315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234209v1</w:t>
+                <w:t xml:space="preserve">hal-04042883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holistic NMR framework to understand environmental impact: Examining the impacts of superparamagnetic iron oxide nanoparticles (SPIONs) in Daphnia magna via imaging, spectroscopy, and metabolomics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible and irreversible effects of a moderate heat treatment on the moisture sorption and swelling behavior of modern and historical oak wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Gruschke</w:t>
+                <w:t xml:space="preserve">Leila Rostom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Bastawrous</w:t>
+                <w:t xml:space="preserve">Cédric Lorthioir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Monks</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17p. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, pp.1257-1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.5315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-023-01501-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042883v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of water-biochar interactions to physical and biochemical aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asier Goñi-Urtiaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Picca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan L. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1138,866 +1138,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of water content in wood material through 1D and 2D 1H NMR relaxometry: application to te the determination of the dry mass of wood</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigating the impact of exit effects on solute transport in macroporous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Gil Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.5125⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (2), pp.671-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-671-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085690v1</w:t>
+                <w:t xml:space="preserve">hal-03163630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of exit effects on solute transport in macroporous media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of liquid imbibition in Douglas-fir inferred from 1H Nuclear Magnetic Resonance methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-25-671-2021⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 75 (3), pp.225-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2020-0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163630v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of liquid imbibition in Douglas-fir inferred from 1H Nuclear Magnetic Resonance methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Analysis of water content in wood material through 1D and 2D 1H NMR relaxometry: application to te the determination of the dry mass of wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Rostom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 75 (3), pp.225-236. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (6), pp. 614-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hf-2020-0051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrc.5125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878893v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying of a Compressible Biporous Material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land-use perturbations in ley grassland decouple the degradation of ancient soil organic matter from the storage of newly derived carbon inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panettieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Lerouge</w:t>
+                <w:t xml:space="preserve">Cornélia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Coutier-Murias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Le Droumaguet</w:t>
+                <w:t xml:space="preserve">Gonzalo Almendros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044061⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.435-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-6-435-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923019v1</w:t>
+                <w:t xml:space="preserve">hal-02905670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land-use perturbations in ley grassland decouple the degradation of ancient soil organic matter from the storage of newly derived carbon inputs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How bound water regulates wood drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornélia Rumpel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Almendros</w:t>
+                <w:t xml:space="preserve">Mario Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-6-435-2020⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (5), pp.054051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.054051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905670v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How bound water regulates wood drying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drying of a Compressible Biporous Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coutier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Penvern</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Scheel</w:t>
+                <w:t xml:space="preserve">Benjamin Le Droumaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14 (5), pp.054051. </w:t>
+              <w:t xml:space="preserve">, 2020, 13 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.054051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085702v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the effect of aging on wood hygroscopicity by 2D 1 H NMR relaxometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Rostom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holzforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2025,295 +2025,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting enhanced by water adsorption in hygroscopic plantlike materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Potential and Application of Magnetic Resonance Imaging and Relaxometry in Environmental Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.033190⟩</w:t>
+              <w:t xml:space="preserve">eMagRes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470034590.emrstm1603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399303v1</w:t>
+                <w:t xml:space="preserve">hal-04399331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and Application of Magnetic Resonance Imaging and Relaxometry in Environmental Research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Wetting enhanced by water adsorption in hygroscopic plantlike materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eMagRes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (3), </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (3), pp.033190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470034590.emrstm1603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.033190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399331v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging evidences of the impact of water sorption on hardwood capillary imbibition dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,542 +2371,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined time-lapse magnetic resonance imaging and modeling to investigate colloid deposition and transport in porous media</w:t>
+                <w:t xml:space="preserve">Transport and Adsorption of Nano-Colloids in Porous Media Observed by Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lafolie</w:t>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 123, pp.12-20. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (2), pp.403 - 423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.06.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-017-0890-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606230v1</w:t>
+                <w:t xml:space="preserve">hal-01608501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Experimental–Modeling Approach for Characterizing Perfluorinated Surfactants in Soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">NMR determination of sorption isotherms in earlywood and latewood of Douglas fir. Identification of bound water components related to their local environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Michel</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Lafolie</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/hf-2016-0152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595435v1</w:t>
+                <w:t xml:space="preserve">hal-01711369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and Adsorption of Nano-Colloids in Porous Media Observed by Magnetic Resonance Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Novel Experimental–Modeling Approach for Characterizing Perfluorinated Surfactants in Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-017-0890-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608501v1</w:t>
+                <w:t xml:space="preserve">hal-01595435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR determination of sorption isotherms in earlywood and latewood of Douglas fir. Identification of bound water components related to their local environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Combined time-lapse magnetic resonance imaging and modeling to investigate colloid deposition and transport in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (6), </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.12-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hf-2016-0152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711369v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging measurements evidence weak dispersion in homogeneous porous media</w:t>
               </w:r>
@@ -2931,64 +2931,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (5), </w:t>
@@ -3173,64 +3173,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HR-MAS NMR spectroscopy: A practical guide for natural samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hashim Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Soong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Bermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3285,51 +3285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross polarization-single pulse/magic angle spinning (CPSP/MAS): A robust technique for routine soil analysis by solid-state NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hashim Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3457,51 +3457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliva Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine M. Hills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle L. Haddix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3578,77 +3578,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HR-MAS NMR Spectroscopy: A Practical Guide for Natural Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hashim Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Soong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre J. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Bermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3690,64 +3690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the long-term stabilization mechanisms of organic materials in soils by physical fractionation and NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André J. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Marzadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3863,51 +3863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna N. Kulakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher C. R. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André J. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seth F. Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3990,77 +3990,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling MRI and Modelling to Investigate Solute and Colloid Transfer – From Homogeneous to Heterogeneous Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4293,51 +4293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05463671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina Veliu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kaal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Go&#241;i-Urtiaga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2026.107624" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05171697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L&#243;pez-Romano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Picca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Dia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Raveleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; J. Simpson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5487" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsuc.2025.100085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rostom" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorthioir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01501-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gruschke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bastawrous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monks" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5315" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Valentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Plaza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03085690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5125" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raimbault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil Roca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-671-2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02878893v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Mao Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lerouge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coutier-Murias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Rumpel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Almendros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-435-2020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03085702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Penvern" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02393696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2019-0052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04399303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.033190" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04399331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470034590.emrstm1603" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1017-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lehoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.035" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595435v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05671" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0890-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2016-0152" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e P. Lehoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.053107" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thiery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Keita" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.042407" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Farooq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bermel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Kingery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Longstaffe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. Kelleher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris M. Hart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.03.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-407H4VBL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Pisani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Hills" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L. Haddix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldor A. Paul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.07.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre J. Simpson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Marzadori" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baldoni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ciavatta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N. Kulakova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. R. Allen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth F. Oppenheimer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3050696" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837673452-00231" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05463671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina Veliu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kaal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Go&#241;i-Urtiaga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2026.107624" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Dia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsuc.2025.100085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Raveleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; J. Simpson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5487" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05171697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L&#243;pez-Romano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Picca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118663" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gruschke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bastawrous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5315" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rostom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorthioir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01501-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Valentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Plaza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raimbault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil Roca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-671-2021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02878893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Mao Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03085690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5125" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Rumpel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Almendros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-435-2020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03085702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Penvern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054051" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lerouge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coutier-Murias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02393696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2019-0052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04399331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470034590.emrstm1603" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04399303v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.033190" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1017-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608501v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lehoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0890-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2016-0152" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05671" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e P. Lehoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.053107" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thiery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Keita" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.042407" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Farooq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bermel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Kingery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Longstaffe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. Kelleher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris M. Hart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.03.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-407H4VBL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Pisani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Hills" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L. Haddix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldor A. Paul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.07.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre J. Simpson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Marzadori" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baldoni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ciavatta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N. Kulakova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. R. Allen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth F. Oppenheimer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3050696" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837673452-00231" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>