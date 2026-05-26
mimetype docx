--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -66,2665 +66,2669 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19F magnetic resonance imaging-informed fate models of PFAS in porous media</w:t>
+                <w:t xml:space="preserve">Microplastics quantification in organic-rich samples: the relevance of testing substrate-specific calibration curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Fries</w:t>
+                <w:t xml:space="preserve">Medina Veliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joeri Kaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Goñi-Urtiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 290, pp.125088. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.107624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.125088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2026.107624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397901v1</w:t>
+                <w:t xml:space="preserve">hal-05463671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics quantification in organic-rich samples: the relevance of testing substrate-specific calibration curves</w:t>
+                <w:t xml:space="preserve">Colloid-facilitated release of PFAS from polluted-soil monoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medina Veliu</w:t>
+                <w:t xml:space="preserve">Elisabeth Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joeri Kaal</w:t>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+                <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asier Goñi-Urtiaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.107624. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 511, pp.142279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2026.107624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2026.142279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463671v1</w:t>
+                <w:t xml:space="preserve">hal-05619891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of positively and negatively charged iron-based engineered nanoparticles with organic matter: The case of humic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">19F magnetic resonance imaging-informed fate models of PFAS in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malak Dia</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Moitrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces C: Environmental Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsuc.2025.100085⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 290, pp.125088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.125088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540469v1</w:t>
+                <w:t xml:space="preserve">hal-05397901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the interactions of nanoparticles and dissolved organic matter at the molecular level by 1H 2D Multi-Exponential Transverse Relaxation NMR Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malak Dia</w:t>
+                <w:t xml:space="preserve">Biochar–Compost blends modulate trace element and nutrient dynamics in rooftop farming systems under Mediterranean conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medina Veliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo López-Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Farjon</w:t>
+                <w:t xml:space="preserve">Giuseppe Picca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Raveleau</w:t>
+                <w:t xml:space="preserve">Marco Panettieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André J. Simpson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+                <w:t xml:space="preserve">Eduardo Moreno-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.118663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.5487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733622v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar–Compost blends modulate trace element and nutrient dynamics in rooftop farming systems under Mediterranean conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions of positively and negatively charged iron-based engineered nanoparticles with organic matter: The case of humic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo López-Romano</w:t>
+                <w:t xml:space="preserve">Malak Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Picca</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118663⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces C: Environmental Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.100085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsuc.2025.100085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171697v1</w:t>
+                <w:t xml:space="preserve">hal-05540469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holistic NMR framework to understand environmental impact: Examining the impacts of superparamagnetic iron oxide nanoparticles (SPIONs) in Daphnia magna via imaging, spectroscopy, and metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the interactions of nanoparticles and dissolved organic matter at the molecular level by 1H 2D Multi-Exponential Transverse Relaxation NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Farjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Raveleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Jenne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patricia Monks</w:t>
+                <w:t xml:space="preserve">André J. Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.5315⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.5487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042883v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible and irreversible effects of a moderate heat treatment on the moisture sorption and swelling behavior of modern and historical oak wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Rostom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lorthioir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57, pp.1257-1276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00226-023-01501-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of water-biochar interactions to physical and biochemical aging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Picca</w:t>
+                <w:t xml:space="preserve">A holistic NMR framework to understand environmental impact: Examining the impacts of superparamagnetic iron oxide nanoparticles (SPIONs) in Daphnia magna via imaging, spectroscopy, and metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Jenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Soong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Gruschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Bastawrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan L. Valentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">César Plaza</w:t>
+                <w:t xml:space="preserve">Patricia Monks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136071⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.5315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040846v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of exit effects on solute transport in macroporous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of water-biochar interactions to physical and biochemical aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Goñi-Urtiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Picca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan L. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Raimbault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jaime Gil Roca</w:t>
+                <w:t xml:space="preserve">César Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-25-671-2021⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 307 (4), 33p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163630v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of liquid imbibition in Douglas-fir inferred from 1H Nuclear Magnetic Resonance methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Analysis of water content in wood material through 1D and 2D 1H NMR relaxometry: application to te the determination of the dry mass of wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Rostom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hf-2020-0051⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (6), pp. 614-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.5125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878893v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of water content in wood material through 1D and 2D 1H NMR relaxometry: application to te the determination of the dry mass of wood</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigating the impact of exit effects on solute transport in macroporous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Gil Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.5125⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (2), pp.671-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-671-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085690v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land-use perturbations in ley grassland decouple the degradation of ancient soil organic matter from the storage of newly derived carbon inputs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of liquid imbibition in Douglas-fir inferred from 1H Nuclear Magnetic Resonance methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornélia Rumpel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-6-435-2020⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 75 (3), pp.225-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2020-0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905670v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How bound water regulates wood drying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drying of a Compressible Biporous Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Penvern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meng Zhou</w:t>
+                <w:t xml:space="preserve">Denis Coutier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Maillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Scheel</w:t>
+                <w:t xml:space="preserve">Benjamin Le Droumaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14 (5), pp.054051. </w:t>
+              <w:t xml:space="preserve">, 2020, 13 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.054051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085702v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying of a Compressible Biporous Material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land-use perturbations in ley grassland decouple the degradation of ancient soil organic matter from the storage of newly derived carbon inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panettieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Lerouge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+                <w:t xml:space="preserve">Cornélia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Coutier-Murias</w:t>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Grande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Le Droumaguet</w:t>
+                <w:t xml:space="preserve">Gonzalo Almendros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044061⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.435-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-6-435-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923019v1</w:t>
+                <w:t xml:space="preserve">hal-02905670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effect of aging on wood hygroscopicity by 2D 1 H NMR relaxometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How bound water regulates wood drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rodts</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mario Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (5), pp.054051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hf-2019-0052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.054051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393696v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and Application of Magnetic Resonance Imaging and Relaxometry in Environmental Research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigation of the effect of aging on wood hygroscopicity by 2D 1 H NMR relaxometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Rostom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eMagRes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9780470034590.emrstm1603⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2019-0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399331v1</w:t>
+                <w:t xml:space="preserve">hal-02393696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting enhanced by water adsorption in hygroscopic plantlike materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Potential and Application of Magnetic Resonance Imaging and Relaxometry in Environmental Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (3), pp.033190. </w:t>
+              <w:t xml:space="preserve">eMagRes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.033190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9780470034590.emrstm1603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399303v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging evidences of the impact of water sorption on hardwood capillary imbibition dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Wetting enhanced by water adsorption in hygroscopic plantlike materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (4), pp.929-955. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (3), pp.033190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-018-1017-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.033190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803000v1</w:t>
+                <w:t xml:space="preserve">hal-04399303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and Adsorption of Nano-Colloids in Porous Media Observed by Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic resonance imaging evidences of the impact of water sorption on hardwood capillary imbibition dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Lehoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-017-0890-4⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (4), pp.929-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-018-1017-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608501v1</w:t>
+                <w:t xml:space="preserve">hal-01803000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR determination of sorption isotherms in earlywood and latewood of Douglas fir. Identification of bound water components related to their local environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined time-lapse magnetic resonance imaging and modeling to investigate colloid deposition and transport in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bonnet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (6), </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.12-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hf-2016-0152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711369v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Experimental–Modeling Approach for Characterizing Perfluorinated Surfactants in Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2752,1221 +2756,1351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined time-lapse magnetic resonance imaging and modeling to investigate colloid deposition and transport in porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport and Adsorption of Nano-Colloids in Porous Media Observed by Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Lehoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lafolie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 123, pp.12-20. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (2), pp.403 - 423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.06.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-017-0890-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606230v1</w:t>
+                <w:t xml:space="preserve">hal-01608501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging measurements evidence weak dispersion in homogeneous porous media</w:t>
+                <w:t xml:space="preserve">NMR determination of sorption isotherms in earlywood and latewood of Douglas fir. Identification of bound water components related to their local environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée P. Lehoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Marie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (5), </w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.053107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/hf-2016-0152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784872v1</w:t>
+                <w:t xml:space="preserve">hal-01711369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transfer and crack regimes in nano-colloidal gels</w:t>
+                <w:t xml:space="preserve">Magnetic resonance imaging measurements evidence weak dispersion in homogeneous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Thiery</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Alizée P. Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Faure</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.042407⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.053107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223737v1</w:t>
+                <w:t xml:space="preserve">hal-01784872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HR-MAS NMR spectroscopy: A practical guide for natural samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water transfer and crack regimes in nano-colloidal gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hashim Farooq</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">William M Kingery</w:t>
+                <w:t xml:space="preserve">P Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (4), pp.042407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.042407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934889v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross polarization-single pulse/magic angle spinning (CPSP/MAS): A robust technique for routine soil analysis by solid-state NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">HR-MAS NMR spectroscopy: A practical guide for natural samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hashim Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hashim Farooq</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Soong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James G. Longstaffe</w:t>
+                <w:t xml:space="preserve">Wolfgang Bermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian P. Kelleher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kris M. Hart</w:t>
+                <w:t xml:space="preserve">William M Kingery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (24), pp.3013-3031</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00980785v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of aliphatic compounds in soil with increasing mean annual temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cross polarization-single pulse/magic angle spinning (CPSP/MAS): A robust technique for routine soil analysis by solid-state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eldor A. Paul</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hashim Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James G. Longstaffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian P. Kelleher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris M. Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2014.07.009⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 226-227, pp.405-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157327v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HR-MAS NMR Spectroscopy: A Practical Guide for Natural Samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronald Soong</w:t>
+                <w:t xml:space="preserve">Accumulation of aliphatic compounds in soil with increasing mean annual temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliva Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine M. Hills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle L. Haddix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre J. Simpson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Bermel</w:t>
+                <w:t xml:space="preserve">Eldor A. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.118-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2014.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946143v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the long-term stabilization mechanisms of organic materials in soils by physical fractionation and NMR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">HR-MAS NMR Spectroscopy: A Practical Guide for Natural Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hashim Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Soong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre J. Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claudio Ciavatta</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (24), pp.3013-3031</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818245v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unraveling the long-term stabilization mechanisms of organic materials in soils by physical fractionation and NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André J. Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Marzadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Baldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Ciavatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tracking the Fate of Microbially Sequestered Carbon Dioxide in Soil Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris M. Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna N. Kulakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher C. R. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André J. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seth F. Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (10), pp.5128-5137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es3050696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3976,177 +4110,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling MRI and Modelling to Investigate Solute and Colloid Transfer – From Homogeneous to Heterogeneous Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Pohlmeier; Siegfried Stapf; Sabina Haber-Pohlmeier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Plants and Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.231-262, 2025, 2025 eBook Collection, 978-1-83767-345-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781837673452-00231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4293,51 +4427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05463671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina Veliu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kaal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Go&#241;i-Urtiaga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2026.107624" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Dia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsuc.2025.100085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Raveleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; J. Simpson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5487" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05171697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L&#243;pez-Romano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Picca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118663" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gruschke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bastawrous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5315" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rostom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorthioir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01501-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Valentin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Plaza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raimbault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil Roca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-671-2021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02878893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Mao Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03085690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5125" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Rumpel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Almendros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-435-2020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03085702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Penvern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054051" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lerouge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coutier-Murias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02393696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2019-0052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04399331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470034590.emrstm1603" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04399303v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.033190" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1017-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608501v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lehoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0890-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2016-0152" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05671" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e P. Lehoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.053107" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thiery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Keita" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.042407" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Farooq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bermel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Kingery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Longstaffe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. Kelleher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris M. Hart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.03.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-407H4VBL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Pisani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Hills" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L. Haddix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldor A. Paul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.07.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre J. Simpson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Marzadori" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baldoni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ciavatta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N. Kulakova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. R. Allen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth F. Oppenheimer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3050696" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837673452-00231" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05463671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina Veliu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kaal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Go&#241;i-Urtiaga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2026.107624" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.142279" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05171697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L&#243;pez-Romano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Picca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118663" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Dia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsuc.2025.100085" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Raveleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; J. Simpson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5487" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rostom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorthioir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01501-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jenne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gruschke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bastawrous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monks" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5315" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Valentin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Plaza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03085690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raimbault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil Roca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-671-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02878893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Mao Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lerouge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coutier-Murias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044061" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Rumpel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Almendros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-435-2020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03085702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Penvern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054051" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02393696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2019-0052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04399331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470034590.emrstm1603" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04399303v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.033190" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1017-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606230v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lehoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05671" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0890-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2016-0152" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784872v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e P. Lehoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.053107" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thiery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Keita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.042407" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Farooq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bermel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Kingery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Longstaffe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. Kelleher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris M. Hart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.03.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-407H4VBL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Pisani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Hills" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L. Haddix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldor A. Paul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.07.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre J. Simpson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818245v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Marzadori" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baldoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ciavatta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N. Kulakova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. R. Allen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth F. Oppenheimer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3050696" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837673452-00231" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>