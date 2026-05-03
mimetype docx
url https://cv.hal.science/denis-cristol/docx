--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -2441,165 +2441,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00449955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELAGE ET MODELISATION DE L'EXPERIENCE MANAGERIALE</w:t>
+                <w:t xml:space="preserve">La managérialité des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 er colloque international de l'association Recherches et pratiques en didactique professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">2éme colloque international Nouveau travail, nouveaux emplois, nouvelles carrières Gestion des carrières et psychologie de l'orientation : regards croisés sur les trajectoires professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00449954v1</w:t>
+                <w:t xml:space="preserve">halshs-00449938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La managérialité des femmes</w:t>
+                <w:t xml:space="preserve">MODELAGE ET MODELISATION DE L'EXPERIENCE MANAGERIALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2éme colloque international Nouveau travail, nouveaux emplois, nouvelles carrières Gestion des carrières et psychologie de l'orientation : regards croisés sur les trajectoires professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Rouen, France</w:t>
+              <w:t xml:space="preserve">1 er colloque international de l'association Recherches et pratiques en didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00449938v1</w:t>
+                <w:t xml:space="preserve">halshs-00449954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA FABRIQUE DES CADRES : DU ROLE DE CADRE A L'IDENTITE DE MANAGER</w:t>
               </w:r>
@@ -3066,51 +3066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435861v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cristol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733635v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.043.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.051.0137" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177058v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.032.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.033.0073" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bournois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.045.0033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177067v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.251.0021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.037.0307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.039.0337" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177761v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.barab.2020.02.0507" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.frim.2019.01.0035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Cavignaux-Bros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177063v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Turpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.barab.2019.01.0185" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449938v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00834438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435861v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cristol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733635v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.043.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.051.0137" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177058v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.032.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.033.0073" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bournois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.045.0033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177067v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.251.0021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.037.0307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.039.0337" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177761v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.barab.2020.02.0507" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.frim.2019.01.0035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Cavignaux-Bros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177063v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Turpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.barab.2019.01.0185" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00834438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>