--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -883,354 +883,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les Mardis de l’Histoire de Pierre Chaunu ou une part d’histoire engloutie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Caen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Denis Crouzet et Alain Hugon, Un Historien dans ses lendemains : Pierre Chaunu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-271, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« 1589. Le régicide ou la mise en fiction d’une expérience mystique ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le discours mystique entre Moyen Âge et première Modernité. Véronique Ferrer, Marie-Christine Gomez-Géraud et Jean-René Valette (éd.), t. III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.587-612, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Caen. </w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Crouzet; Alain Hugon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Denis Crouzet et Alain Hugon, Un Historien dans ses lendemains : Pierre Chaunu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Un historien dans ses lendemains : Pierre Chaunu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-12, 2021, (Symposia), 978-2-38185-003-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puc.15352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Auguste Alexis Floréal Baron ou le « bon sens » de Montaigne dans l’historicisation de l’histoire de la littérature française »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Balsamo et Amy Graves (dir.), Global Montaigne. Mélanges en l’honneur de Philippe Desan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.645-685, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951548v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03951501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Penser en actes et agir en pensées : Charles Quint empereur historien et pédagogue »</w:t>
               </w:r>
@@ -1425,169 +1425,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Préface »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Raison de la haine. Histoire d’une passion dans la France du premier XVIIe siècle (1610-1659)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champvallon, pp.5-16, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arcadès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marie-Pierre Litaudon, Le Paranymphe d’honneur et de vertu. Un mystérieux manuscrit dédié à Louis XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-18, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951402v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03951367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Luther et la fin de l’unité chrétienne : une épistémologie de la rupture »</w:t>
               </w:r>
@@ -2074,173 +2074,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Postface à la présente édition : les vies nouvelles de Christophe Colomb 1506-2018 »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Denis Crouzet, Christophe Colomb héraut de l’Apocalypse, réédition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.509-727, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Catherine de Médicis Tested by the Virtue of Charity (1533–1559), Discourse and Metadiscourse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amsterdam UP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Women and Power at the French Renaissance Court, Susan Broomhall (éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.359-378, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951318v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03951577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les temps et les sens de l’histoire au XVIe siècle. Une grande crispation eschatologique »</w:t>
               </w:r>
@@ -2366,216 +2366,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Charles Quint, la peur, le sang…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Crossing Traditions : Essays on the Reformation and Intellectual History in Honour of Iréna Backus, Maria-Cristina Pitassi et Daniela Solfaroli Camillocci (éd.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-295, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Fernand Braudel : de l’Europe ‘’confuse’’ à l’Europe révélée… ou les contradictions d’une modélisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champvallon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Historiens d’Europe, historiens de l’Europe. Colloque mi-parcours de l’axe 3 (L'humanisme européen ou la construction d'une Europe « pour soi », entre affirmation et crise identitaire) du labex EHNE (Ecrire une nouvelle histoire de l’Europe, 25 février/28 février 2016 / Villa Finaly / Florence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-175, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cité humaniste : topiques urbaines et tradition hodoeporique à la fin de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Crouzet-Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3413,823 +3413,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Figures de chanceliers dans l'Europe de la Renaissance (XVe-XVIe siècle): Firenze, Villa Finaly, 28 février-2 mars 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Humanisme au pouvoir ? Figures de chanceliers dans l'Europe de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Crouzet-Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Petris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10083-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02919997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'humanisme au pouvoir? Figures de chanceliers dans l'Europe de la Renaissance (XVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Crouzet-Pavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loris Petris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Revest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier, 2020, </w:t>
+              <w:t xml:space="preserve">Classiques Garnier, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'humanisme à l'épreuve de l'Europe. Histoire d'une transmutation culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Crouzet-Pavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10083-6⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ Vallon, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Figures de chanceliers dans l'Europe de la Renaissance (XVe-XVIe siècle): Firenze, Villa Finaly, 28 février-2 mars 2019</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humanisme à l’épreuve de l’Europe XVe-XVIe siècles. Histoire d’une transmutation culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Crouzet-Pavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ Vallon, 2019, 979-10-267-0810-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colomb. Héraut d’une apocalypse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier. 2020</w:t>
+              <w:t xml:space="preserve">PUF, 2018, collection Quadriges</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'humanisme au pouvoir? Figures de chanceliers dans l'Europe de la Renaissance (XVe-XVIe siècle)</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historiens d’Europe, historiens de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champvallon, Cézeyrieu. 2017, Collection « Epoques »,, Cornette</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au risque des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au péril des guerres de religion. Réflexion de deux historiens sur notre temps,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2015, 978-2-13-072994-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cités humanistes. Cités politiques. (1400-1600)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Crouzet-Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...580 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4361,51 +4361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">04 - En arrière-fond des modèles de traitement monarchique de la Réforme (1562-1572) : Charles Quint ou le paradigme de l'échec d'un jeu symbolique (1547-1552).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protestantisme, nation, identité. Hommage à Myriam Yardeni.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michelle Magdelaine et Viviane Rosen-Prest, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4462,64 +4462,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un historien dans ses lendemains : Pierre Chaunu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hugon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : L’Europe, le monde et les historiens du XXIe : pour une relecture des idées de Pierre Chaunu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, 330 p., 2021, (Symposia), 978-2-38185-003-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4755,51 +4755,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Empire de Charles Quint : l’expansion d’un système de puissance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ferrer-Bartomeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4999,51 +4999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crouzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951489v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951562v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951477v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951374v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951501v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crouzet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puc/15352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.15352" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03271097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Crouzet-Pavan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balsamo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951331v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouzet-Pavan Elisabeth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revest Philippe Desan Et Cl&#233;mence" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Petris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10083-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950412v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03208445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.15347" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ferrer-Bartomeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crouzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951489v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951562v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951477v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951374v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951526v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crouzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puc/15352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.15352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951367v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03271097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Crouzet-Pavan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balsamo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951331v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouzet-Pavan Elisabeth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revest Philippe Desan Et Cl&#233;mence" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Petris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10083-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950412v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03208445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.15347" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ferrer-Bartomeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>