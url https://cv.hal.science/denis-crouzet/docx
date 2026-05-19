--- v1 (2026-04-13)
+++ v2 (2026-05-19)
@@ -173,307 +173,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">, « Genèses simulées et dissimulées de la tolérance &amp;quot;moderne&amp;quot; : le problème d’un transfert conceptuel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Colloquium in Stockholm 11th -12th of October 2021 :Tolerance(s) - concepts, language, history and practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Préface. Des charlatans bipolaires ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mateo Letta, Représentations littéraires des charlatans à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Maurice de Saxe, le « Judas de Meissen » : au-delà du prince politique, la religion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Salvador de Bahia. Etat et religion à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La renaissance de la Saint-Barthélemy : quand Jules Michelet nommait un crime un crime »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les protestants français et la Saint-Barthélemy (1972-2022).. colloque international organisé par Tatiana Debbagi-Baranova, Julien Goeury et Anne-Marie Miller-Blaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951562v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-03951569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une diplomatie qui se voulait maternelle : Catherine de Médicis face aux Huguenots 1578-1579 »</w:t>
               </w:r>
@@ -668,169 +668,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Trois imaginaires de rupture religieuse face à l’eschatologie : entre convergences et divergences (c. 1517-c.1550) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schriftens des Vereins für Reformationsgeschichte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reformation une Reformationen, Reformation et Reformations. Kontinuitäten, Identitäten, Narrative/ Continuities, Identities and Narratives, Kaspar von Greyerz et Anselm Schubert (éd.), Schriftens des Vereins für Reformationsgeschichte, T. 221</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schriftens des Vereins für Reformationsgeschichte, T. 221, pp.95-118, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“When Nostradamus prophesized (1555-1563). Cities in ruins, cities in revolt, cities in crises”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes européennes en crise, Ευρωπαϊκές πόλεις σε κρίση. Από τον Μεσαίωνα μέχρι σήμερα</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.287-308, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951374v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03951536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« En arrière-fond des modèles de traitement monarchique de la Réforme (1562-1572), Charles Quint ou le paradigme de l’échec d'un jeu symbolique (1547-1552) »</w:t>
               </w:r>
@@ -883,354 +883,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« 1589. Le régicide ou la mise en fiction d’une expérience mystique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le discours mystique entre Moyen Âge et première Modernité. Véronique Ferrer, Marie-Christine Gomez-Géraud et Jean-René Valette (éd.), t. III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.587-612, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les Mardis de l’Histoire de Pierre Chaunu ou une part d’histoire engloutie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Denis Crouzet et Alain Hugon, Un Historien dans ses lendemains : Pierre Chaunu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-271, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« 1589. Le régicide ou la mise en fiction d’une expérience mystique ? »</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Auguste Alexis Floréal Baron ou le « bon sens » de Montaigne dans l’historicisation de l’histoire de la littérature française »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Honoré Champion. </w:t>
+              <w:t xml:space="preserve">Editions Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le discours mystique entre Moyen Âge et première Modernité. Véronique Ferrer, Marie-Christine Gomez-Géraud et Jean-René Valette (éd.), t. III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.587-612, 2021</w:t>
+              <w:t xml:space="preserve">Jean Balsamo et Amy Graves (dir.), Global Montaigne. Mélanges en l’honneur de Philippe Desan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.645-685, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hugon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Crouzet; Alain Hugon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un historien dans ses lendemains : Pierre Chaunu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-12, 2021, (Symposia), 978-2-38185-003-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.puc.15352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951501v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03951548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Penser en actes et agir en pensées : Charles Quint empereur historien et pédagogue »</w:t>
               </w:r>
@@ -1425,169 +1425,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arcadès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marie-Pierre Litaudon, Le Paranymphe d’honneur et de vertu. Un mystérieux manuscrit dédié à Louis XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-18, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Préface »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Raison de la haine. Histoire d’une passion dans la France du premier XVIIe siècle (1610-1659)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champvallon, pp.5-16, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951367v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03951402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Luther et la fin de l’unité chrétienne : une épistémologie de la rupture »</w:t>
               </w:r>
@@ -2074,173 +2074,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Catherine de Médicis Tested by the Virtue of Charity (1533–1559), Discourse and Metadiscourse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amsterdam UP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Women and Power at the French Renaissance Court, Susan Broomhall (éd.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.359-378, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Postface à la présente édition : les vies nouvelles de Christophe Colomb 1506-2018 »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Denis Crouzet, Christophe Colomb héraut de l’Apocalypse, réédition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.509-727, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951577v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03951318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les temps et les sens de l’histoire au XVIe siècle. Une grande crispation eschatologique »</w:t>
               </w:r>
@@ -2366,216 +2366,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Fernand Braudel : de l’Europe ‘’confuse’’ à l’Europe révélée… ou les contradictions d’une modélisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champvallon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Historiens d’Europe, historiens de l’Europe. Colloque mi-parcours de l’axe 3 (L'humanisme européen ou la construction d'une Europe « pour soi », entre affirmation et crise identitaire) du labex EHNE (Ecrire une nouvelle histoire de l’Europe, 25 février/28 février 2016 / Villa Finaly / Florence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-175, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Charles Quint, la peur, le sang…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Crossing Traditions : Essays on the Reformation and Intellectual History in Honour of Iréna Backus, Maria-Cristina Pitassi et Daniela Solfaroli Camillocci (éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-295, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cité humaniste : topiques urbaines et tradition hodoeporique à la fin de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Crouzet-Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3413,823 +3413,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Humanisme au pouvoir ? Figures de chanceliers dans l'Europe de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Crouzet-Pavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Petris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10083-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Figures de chanceliers dans l'Europe de la Renaissance (XVe-XVIe siècle): Firenze, Villa Finaly, 28 février-2 mars 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'humanisme au pouvoir? Figures de chanceliers dans l'Europe de la Renaissance (XVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Crouzet-Pavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Petris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'humanisme à l'épreuve de l'Europe. Histoire d'une transmutation culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Crouzet-Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Petris</w:t>
+                <w:t xml:space="preserve">Clémence Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ Vallon, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humanisme à l’épreuve de l’Europe XVe-XVIe siècles. Histoire d’une transmutation culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Crouzet-Pavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ Vallon, 2019, 979-10-267-0810-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'humanisme au pouvoir? Figures de chanceliers dans l'Europe de la Renaissance (XVe-XVIe siècle)</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colomb. Héraut d’une apocalypse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2018, collection Quadriges</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historiens d’Europe, historiens de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champvallon, Cézeyrieu. 2017, Collection « Epoques »,, Cornette</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au risque des guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au péril des guerres de religion. Réflexion de deux historiens sur notre temps,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2015, 978-2-13-072994-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cités humanistes. Cités politiques. (1400-1600)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Crouzet-Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...580 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4361,51 +4361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">04 - En arrière-fond des modèles de traitement monarchique de la Réforme (1562-1572) : Charles Quint ou le paradigme de l'échec d'un jeu symbolique (1547-1552).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protestantisme, nation, identité. Hommage à Myriam Yardeni.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michelle Magdelaine et Viviane Rosen-Prest, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4462,64 +4462,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un historien dans ses lendemains : Pierre Chaunu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hugon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : L’Europe, le monde et les historiens du XXIe : pour une relecture des idées de Pierre Chaunu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, 330 p., 2021, (Symposia), 978-2-38185-003-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4755,51 +4755,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Empire de Charles Quint : l’expansion d’un système de puissance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ferrer-Bartomeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4999,51 +4999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crouzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951489v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951562v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951477v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951374v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951526v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crouzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puc/15352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.15352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951367v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03271097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Crouzet-Pavan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balsamo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951331v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouzet-Pavan Elisabeth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revest Philippe Desan Et Cl&#233;mence" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Petris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10083-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950412v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03208445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.15347" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ferrer-Bartomeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crouzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951569v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951501v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crouzet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puc/15352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.15352" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03271097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Crouzet-Pavan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balsamo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951331v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouzet-Pavan Elisabeth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revest Philippe Desan Et Cl&#233;mence" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Petris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10083-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950412v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03208445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.15347" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ferrer-Bartomeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>