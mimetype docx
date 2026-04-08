--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Douillet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant 14 ans au Laboratoire d'Optique Appliquée (UMR7639), j'ai dirigé la Cellule des Systèmes Expérimentaux, CSE, puis le groupe SELF, Systèmes Expérimentaux et Lasers Femtosecondes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces 2 groupes montés en puissance avec les projets associés aux sites expérimentaux dédiés à l’interaction laser-matière en champ intense ont compté jusqu’à 20 personnes associant des compétences en mécanique, vide, instrumentation scientifique, laser, électronique et contrôle-commande. Ils avaient la charge du soutien technique des installations existantes, de leurs exploitations, de la conception des installations de classe PetaWatt ainsi que la mise à jour de la salle Jaune abritant un laser TeraWatt multifaisceaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis avril 2014, j'ai rejoint le Bureau d'Études du SDTM au LAL pour prendre en charge la responsabilité du BE pour les 2 projets ThomX (Equipex, 10M€) et ELI-NP-GBS (Extreme Light Infrastruture -Nuclear Physics-Gamma Beam System, 66M€).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ThomX sera une source de lumière compacte où l'effet Compton permet la production de rayons X. Les collisions entre paquets d’électrons et impulsions lumineuses sont obtenues en associant un accélérateur circulaire et un laser amplifié dans une cavité optique. ThomX est composée d'un Linac, d'une ligne de transfert, d'une ligne d'extraction, d'un anneau de stockage, et d'une cavité optique Fabry-Perrot développée par le groupe optique de Fabian Zomer.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le BE est chargé de la conception, de la réalisation des éléments mécaniques des sous systèmes, de la maquette 3D-CATIA et de son intégration dans l'Igloo (Bâtiment du LAL), implantation dont j’ai pris la responsabilité. Je travaille avec les physiciens en charge des différents éléments (éléments magnétiques, diagnostics, cavité optique, Ligne X) qu'ils soient du synchrotron SOLEIL, du SERAS de l'Institut Néel de Grenoble ou des équipes du LAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le projet ELI-NP-GBS, je fais partie de l'équipe projet dirigée par Fabian Zomer (PR de l'Université Paris Sud Orsay) et Kevin Cassou (MC au LAL), je participe aux réunions, que ce soit à l'INFN (Frascati - Italie) ou avec les différents sociétés qui font partie du consortium (Amplitude à Evry pour les lasers, Alsyom-SEIV à Bordeaux et Tarbes pour le Laser Beam Circulator).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au sein du consortium EuroGammas qui a remporté l'appel d'offre pour l'accélérateur GBS, je suis responsable de la conception des lignes de transports des 3 lasers (Laser Photocathode + 2 lasers pour l'interaction avec le faisceau d'électrons) pour lesquelles j’ai proposé, avant d’intégrer le LAL, une architecture légère et facile à installer. Aidé d’un AI, je supervise leurs conceptions (mécanique, opto-mécanique, alignement, optique), leurs fabrications, les tests qui auront lieu au LAL dans une salle propre dont j’ai pris en charge l’installation, et plus tard l'intégration de ces lignes de transport dans le bâtiment en construction à Magurele (Bucarest) en liaison avec le responsable italien basé à l’Université de Rome La Sapienza.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je veille à la bonne adéquation de ces lignes avec les 2 points d'interactions : 2 instruments optiques identiques complexes (ultra vide, synchronisation spatiale et temporelle ultra fine) qui permettent aux lasers acheminés par 2 des 4 lignes de transport d'interagir, à 100Hz, 32 fois avec les 32 paquets séparés de 16ns du train d'électrons, ceci grâce à 2 paraboles et 31 MPS (Mirror Pair System) qui décalent le laser sur une couronne des paraboles autorisant ainsi l'utilisation de laser ultra intense sous le seuil de dommage des optiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec l'équipe du LAL, je prépare les tests du prototype de re-circulateur à 12 MPS associé aux 3 sous systèmes étudiés et réalisés par le LAL : le ST, le Fine Alignement Device et l'Injection Box - une chambre à vide parallélépipédique de conception originale (armatures et panneaux pour un accès total au plan d’instrumentation) pour la mise en forme des lasers avant passage dans le LBC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle, je collabore depuis Septembre 2000 avec l'équipe LASERIX installée au LAL depuis mi 2014. Pour ces futures expériences, il faudra prévoir l’installation du laser et des sites expérimentaux ainsi que le couplage avec l'expérience PHIL (Photo Injecteur du LAL).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je prépare enfin une expérience avec les physiciens de la division Expérience de SOLEIL ainsi que le groupe Laser X & Applications du LPGP pour l'installation d'une ligne de lumière de focalisation d'un laser X injecté à la limite de diffraction dans le cadre de l'initiative d'excellence OPT2X.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre expert des concours ITRF, membre élu en Section04 du CoNRS depuis 2008 et à ce titre je participe aux concours externes ITA. En 2015 j’ai participé aux comites de visites HCERES de l’Institut Lumière-Matière de Lyon, du CELIA et du LOMA à Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical status report on plasma components and systems in the context of EuPRAXIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Corner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (11), pp.110501. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0286730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX ICS source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Amoudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100051. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physo.2020.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Motivates Students from the First National Promotion of Residents of the New French Diploma of Emergency Medicine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ammirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hausfater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fonsegrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/afmu-2019-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Laser Wave Front in a Laser-Plasma Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.031012. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.5.031012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betatron oscillations of electrons accelerated in laser wakefields characterized by spectral x-ray analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (5), pp.056402. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full characterization of a laser-produced keV x-ray betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (12), pp.124008. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/50/12/124008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrahigh-contrast ultraintense laser pulses—complete characterization of a double plasma-mirror pulse cleaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Marjoribanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77 (8), pp.083109. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiations experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (Issue 1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolour above-threshold ionization of helium : quantum interference effects in angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.L357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Tailoring of High Harmonic Generation by Adaptative Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th.A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (4), pp.616-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolour above-threshold ionization of helium: quantum interference effects in angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyetand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (22), pp.L357-L363. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/38/22/L01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques anormales d'ordre élevé à basse intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (13), pp.2661-2675. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/37/13/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of anomalous high harmonics at low intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.845-849. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1478-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of high-order harmonic generation at tuned wavelengths through adaptive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevive Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (1), pp.86-88. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.29.000086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in X-UV optics and X-UV diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.983-988. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1430-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and quality assessment of high-harmonic focal spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (12), pp.1049-1051. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.001049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of high-contrast coherence fringes in high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.033819. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.68.033819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques par des faisceaux tronqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.105 - 108. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the focused flux of high harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.47 - 50. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2003-00083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of High Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (19), pp.193901. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.193901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order harmonic generation optimization with an apertured laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), pp.353 - 359. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2002-00193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal compression and transverse matching of electron bunch for external injection LPWA at ESCULAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Advanced Accelerator Concepts Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, La Biodola, Italy. pp.266-270, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A start to end simulation of the laser plasma wakefield acceleration experiment at ESCULAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.042013, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1067/4/042013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Optics Design and Beam Performance Simulation of PRAE: Platform for Research and Applications With Electrons at Orsay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Barsuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of longitudinal and transverse self-injections in laser-plasma wakefield accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser Acceleration of Electrons, Protons, and Ions II; and Medical Applications of Laser-Generated Beams of Particles II; and Harnessing Relativistic Plasma Waves III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2017422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Interference Effect in Angular Distributions in Multicolour above threshold Ionization of Helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boyko-Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiphoton Processes (ICOMP 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of high harmonic generation at tuned wavelenghts via adaptative control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThomX : des études à la réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées accélérateurs 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01213460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Douillet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant 14 ans au Laboratoire d'Optique Appliquée (UMR7639), j'ai dirigé la Cellule des Systèmes Expérimentaux, CSE, puis le groupe SELF, Systèmes Expérimentaux et Lasers Femtosecondes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces 2 groupes montés en puissance avec les projets associés aux sites expérimentaux dédiés à l’interaction laser-matière en champ intense ont compté jusqu’à 20 personnes associant des compétences en mécanique, vide, instrumentation scientifique, laser, électronique et contrôle-commande. Ils avaient la charge du soutien technique des installations existantes, de leurs exploitations, de la conception des installations de classe PetaWatt ainsi que la mise à jour de la salle Jaune abritant un laser TeraWatt multifaisceaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis avril 2014, j'ai rejoint le Bureau d'Études du SDTM au LAL pour prendre en charge la responsabilité du BE pour les 2 projets ThomX (Equipex, 10M€) et ELI-NP-GBS (Extreme Light Infrastruture -Nuclear Physics-Gamma Beam System, 66M€).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ThomX sera une source de lumière compacte où l'effet Compton permet la production de rayons X. Les collisions entre paquets d’électrons et impulsions lumineuses sont obtenues en associant un accélérateur circulaire et un laser amplifié dans une cavité optique. ThomX est composée d'un Linac, d'une ligne de transfert, d'une ligne d'extraction, d'un anneau de stockage, et d'une cavité optique Fabry-Perrot développée par le groupe optique de Fabian Zomer.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le BE est chargé de la conception, de la réalisation des éléments mécaniques des sous systèmes, de la maquette 3D-CATIA et de son intégration dans l'Igloo (Bâtiment du LAL), implantation dont j’ai pris la responsabilité. Je travaille avec les physiciens en charge des différents éléments (éléments magnétiques, diagnostics, cavité optique, Ligne X) qu'ils soient du synchrotron SOLEIL, du SERAS de l'Institut Néel de Grenoble ou des équipes du LAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le projet ELI-NP-GBS, je fais partie de l'équipe projet dirigée par Fabian Zomer (PR de l'Université Paris Sud Orsay) et Kevin Cassou (MC au LAL), je participe aux réunions, que ce soit à l'INFN (Frascati - Italie) ou avec les différents sociétés qui font partie du consortium (Amplitude à Evry pour les lasers, Alsyom-SEIV à Bordeaux et Tarbes pour le Laser Beam Circulator).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au sein du consortium EuroGammas qui a remporté l'appel d'offre pour l'accélérateur GBS, je suis responsable de la conception des lignes de transports des 3 lasers (Laser Photocathode + 2 lasers pour l'interaction avec le faisceau d'électrons) pour lesquelles j’ai proposé, avant d’intégrer le LAL, une architecture légère et facile à installer. Aidé d’un AI, je supervise leurs conceptions (mécanique, opto-mécanique, alignement, optique), leurs fabrications, les tests qui auront lieu au LAL dans une salle propre dont j’ai pris en charge l’installation, et plus tard l'intégration de ces lignes de transport dans le bâtiment en construction à Magurele (Bucarest) en liaison avec le responsable italien basé à l’Université de Rome La Sapienza.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je veille à la bonne adéquation de ces lignes avec les 2 points d'interactions : 2 instruments optiques identiques complexes (ultra vide, synchronisation spatiale et temporelle ultra fine) qui permettent aux lasers acheminés par 2 des 4 lignes de transport d'interagir, à 100Hz, 32 fois avec les 32 paquets séparés de 16ns du train d'électrons, ceci grâce à 2 paraboles et 31 MPS (Mirror Pair System) qui décalent le laser sur une couronne des paraboles autorisant ainsi l'utilisation de laser ultra intense sous le seuil de dommage des optiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec l'équipe du LAL, je prépare les tests du prototype de re-circulateur à 12 MPS associé aux 3 sous systèmes étudiés et réalisés par le LAL : le ST, le Fine Alignement Device et l'Injection Box - une chambre à vide parallélépipédique de conception originale (armatures et panneaux pour un accès total au plan d’instrumentation) pour la mise en forme des lasers avant passage dans le LBC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle, je collabore depuis Septembre 2000 avec l'équipe LASERIX installée au LAL depuis mi 2014. Pour ces futures expériences, il faudra prévoir l’installation du laser et des sites expérimentaux ainsi que le couplage avec l'expérience PHIL (Photo Injecteur du LAL).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je prépare enfin une expérience avec les physiciens de la division Expérience de SOLEIL ainsi que le groupe Laser X & Applications du LPGP pour l'installation d'une ligne de lumière de focalisation d'un laser X injecté à la limite de diffraction dans le cadre de l'initiative d'excellence OPT2X.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre expert des concours ITRF, membre élu en Section04 du CoNRS depuis 2008 et à ce titre je participe aux concours externes ITA. En 2015 j’ai participé aux comites de visites HCERES de l’Institut Lumière-Matière de Lyon, du CELIA et du LOMA à Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical status report on plasma components and systems in the context of EuPRAXIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Corner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (11), pp.110501. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0286730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX ICS source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Amoudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100051. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physo.2020.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Motivates Students from the First National Promotion of Residents of the New French Diploma of Emergency Medicine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ammirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hausfater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fonsegrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/afmu-2019-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Laser Wave Front in a Laser-Plasma Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.031012. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.5.031012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betatron oscillations of electrons accelerated in laser wakefields characterized by spectral x-ray analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (5), pp.056402. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full characterization of a laser-produced keV x-ray betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (12), pp.124008. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/50/12/124008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrahigh-contrast ultraintense laser pulses—complete characterization of a double plasma-mirror pulse cleaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Marjoribanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77 (8), pp.083109. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiations experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (Issue 1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolour above-threshold ionization of helium : quantum interference effects in angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.L357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Tailoring of High Harmonic Generation by Adaptative Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th.A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (4), pp.616-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolour above-threshold ionization of helium: quantum interference effects in angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyetand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (22), pp.L357-L363. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/38/22/L01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques anormales d'ordre élevé à basse intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of anomalous high harmonics at low intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.845-849. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1478-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (13), pp.2661-2675. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/37/13/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of high-order harmonic generation at tuned wavelengths through adaptive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevive Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (1), pp.86-88. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.29.000086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in X-UV optics and X-UV diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.983-988. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1430-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of high-contrast coherence fringes in high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.033819. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.68.033819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and quality assessment of high-harmonic focal spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (12), pp.1049-1051. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.001049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques par des faisceaux tronqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.105 - 108. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the focused flux of high harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.47 - 50. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2003-00083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of High Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (19), pp.193901. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.193901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order harmonic generation optimization with an apertured laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), pp.353 - 359. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2002-00193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal compression and transverse matching of electron bunch for external injection LPWA at ESCULAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Advanced Accelerator Concepts Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, La Biodola, Italy. pp.266-270, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A start to end simulation of the laser plasma wakefield acceleration experiment at ESCULAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.042013, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1067/4/042013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Optics Design and Beam Performance Simulation of PRAE: Platform for Research and Applications With Electrons at Orsay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Barsuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of longitudinal and transverse self-injections in laser-plasma wakefield accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser Acceleration of Electrons, Protons, and Ions II; and Medical Applications of Laser-Generated Beams of Particles II; and Harnessing Relativistic Plasma Waves III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2017422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Interference Effect in Angular Distributions in Multicolour above threshold Ionization of Helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boyko-Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiphoton Processes (ICOMP 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of high harmonic generation at tuned wavelenghts via adaptative control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThomX : des études à la réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées accélérateurs 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01213460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biagioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0286730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dupraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2020.100051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsallem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hausfater" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonsegrive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2019-0165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056402" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/12/124008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3PPMXP28-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wittmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Marjoribanks" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234850" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277318v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gisselbrecht" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huetz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taieb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th.A. Planchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reitze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyetand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agostini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ta&#239;eb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/22/L01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DRVL467J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/13/004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PGWMZ5ZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1478-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW2NB74B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Reitze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Weihe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevive Mullot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Douillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.000086" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bucourt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1430-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1F4698L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001049" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522997v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weihe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.033819" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Planchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030607" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00083-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PJV1RG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.193901" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00193-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KQWKXSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baynard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaumat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402061v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delerue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1067/4/042013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340263v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Barsuk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khaldi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonucci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko-Kazymyrenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Reitze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213460v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biagioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0286730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dupraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2020.100051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsallem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hausfater" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonsegrive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2019-0165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056402" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/12/124008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3PPMXP28-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wittmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Marjoribanks" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234850" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277318v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gisselbrecht" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huetz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taieb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th.A. Planchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reitze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyetand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agostini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ta&#239;eb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/22/L01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DRVL467J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1478-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW2NB74B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/13/004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PGWMZ5ZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Reitze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Weihe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevive Mullot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Douillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.000086" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bucourt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1430-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1F4698L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weihe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.033819" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522992v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001049" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Planchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030607" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00083-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PJV1RG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.193901" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00193-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KQWKXSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baynard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaumat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402061v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delerue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1067/4/042013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340263v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Barsuk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khaldi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonucci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko-Kazymyrenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Reitze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213460v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>