--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Douillet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant 14 ans au Laboratoire d'Optique Appliquée (UMR7639), j'ai dirigé la Cellule des Systèmes Expérimentaux, CSE, puis le groupe SELF, Systèmes Expérimentaux et Lasers Femtosecondes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces 2 groupes montés en puissance avec les projets associés aux sites expérimentaux dédiés à l’interaction laser-matière en champ intense ont compté jusqu’à 20 personnes associant des compétences en mécanique, vide, instrumentation scientifique, laser, électronique et contrôle-commande. Ils avaient la charge du soutien technique des installations existantes, de leurs exploitations, de la conception des installations de classe PetaWatt ainsi que la mise à jour de la salle Jaune abritant un laser TeraWatt multifaisceaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis avril 2014, j'ai rejoint le Bureau d'Études du SDTM au LAL pour prendre en charge la responsabilité du BE pour les 2 projets ThomX (Equipex, 10M€) et ELI-NP-GBS (Extreme Light Infrastruture -Nuclear Physics-Gamma Beam System, 66M€).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ThomX sera une source de lumière compacte où l'effet Compton permet la production de rayons X. Les collisions entre paquets d’électrons et impulsions lumineuses sont obtenues en associant un accélérateur circulaire et un laser amplifié dans une cavité optique. ThomX est composée d'un Linac, d'une ligne de transfert, d'une ligne d'extraction, d'un anneau de stockage, et d'une cavité optique Fabry-Perrot développée par le groupe optique de Fabian Zomer.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le BE est chargé de la conception, de la réalisation des éléments mécaniques des sous systèmes, de la maquette 3D-CATIA et de son intégration dans l'Igloo (Bâtiment du LAL), implantation dont j’ai pris la responsabilité. Je travaille avec les physiciens en charge des différents éléments (éléments magnétiques, diagnostics, cavité optique, Ligne X) qu'ils soient du synchrotron SOLEIL, du SERAS de l'Institut Néel de Grenoble ou des équipes du LAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le projet ELI-NP-GBS, je fais partie de l'équipe projet dirigée par Fabian Zomer (PR de l'Université Paris Sud Orsay) et Kevin Cassou (MC au LAL), je participe aux réunions, que ce soit à l'INFN (Frascati - Italie) ou avec les différents sociétés qui font partie du consortium (Amplitude à Evry pour les lasers, Alsyom-SEIV à Bordeaux et Tarbes pour le Laser Beam Circulator).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au sein du consortium EuroGammas qui a remporté l'appel d'offre pour l'accélérateur GBS, je suis responsable de la conception des lignes de transports des 3 lasers (Laser Photocathode + 2 lasers pour l'interaction avec le faisceau d'électrons) pour lesquelles j’ai proposé, avant d’intégrer le LAL, une architecture légère et facile à installer. Aidé d’un AI, je supervise leurs conceptions (mécanique, opto-mécanique, alignement, optique), leurs fabrications, les tests qui auront lieu au LAL dans une salle propre dont j’ai pris en charge l’installation, et plus tard l'intégration de ces lignes de transport dans le bâtiment en construction à Magurele (Bucarest) en liaison avec le responsable italien basé à l’Université de Rome La Sapienza.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je veille à la bonne adéquation de ces lignes avec les 2 points d'interactions : 2 instruments optiques identiques complexes (ultra vide, synchronisation spatiale et temporelle ultra fine) qui permettent aux lasers acheminés par 2 des 4 lignes de transport d'interagir, à 100Hz, 32 fois avec les 32 paquets séparés de 16ns du train d'électrons, ceci grâce à 2 paraboles et 31 MPS (Mirror Pair System) qui décalent le laser sur une couronne des paraboles autorisant ainsi l'utilisation de laser ultra intense sous le seuil de dommage des optiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec l'équipe du LAL, je prépare les tests du prototype de re-circulateur à 12 MPS associé aux 3 sous systèmes étudiés et réalisés par le LAL : le ST, le Fine Alignement Device et l'Injection Box - une chambre à vide parallélépipédique de conception originale (armatures et panneaux pour un accès total au plan d’instrumentation) pour la mise en forme des lasers avant passage dans le LBC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle, je collabore depuis Septembre 2000 avec l'équipe LASERIX installée au LAL depuis mi 2014. Pour ces futures expériences, il faudra prévoir l’installation du laser et des sites expérimentaux ainsi que le couplage avec l'expérience PHIL (Photo Injecteur du LAL).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je prépare enfin une expérience avec les physiciens de la division Expérience de SOLEIL ainsi que le groupe Laser X & Applications du LPGP pour l'installation d'une ligne de lumière de focalisation d'un laser X injecté à la limite de diffraction dans le cadre de l'initiative d'excellence OPT2X.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre expert des concours ITRF, membre élu en Section04 du CoNRS depuis 2008 et à ce titre je participe aux concours externes ITA. En 2015 j’ai participé aux comites de visites HCERES de l’Institut Lumière-Matière de Lyon, du CELIA et du LOMA à Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical status report on plasma components and systems in the context of EuPRAXIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Corner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (11), pp.110501. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0286730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX ICS source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Amoudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100051. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physo.2020.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Motivates Students from the First National Promotion of Residents of the New French Diploma of Emergency Medicine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ammirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hausfater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fonsegrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/afmu-2019-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Laser Wave Front in a Laser-Plasma Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.031012. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.5.031012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betatron oscillations of electrons accelerated in laser wakefields characterized by spectral x-ray analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (5), pp.056402. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full characterization of a laser-produced keV x-ray betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (12), pp.124008. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/50/12/124008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrahigh-contrast ultraintense laser pulses—complete characterization of a double plasma-mirror pulse cleaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Marjoribanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77 (8), pp.083109. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiations experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (Issue 1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolour above-threshold ionization of helium : quantum interference effects in angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.L357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Tailoring of High Harmonic Generation by Adaptative Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th.A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (4), pp.616-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolour above-threshold ionization of helium: quantum interference effects in angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyetand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (22), pp.L357-L363. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/38/22/L01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques anormales d'ordre élevé à basse intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of anomalous high harmonics at low intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.845-849. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1478-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (13), pp.2661-2675. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/37/13/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of high-order harmonic generation at tuned wavelengths through adaptive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevive Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (1), pp.86-88. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.29.000086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in X-UV optics and X-UV diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.983-988. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1430-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of high-contrast coherence fringes in high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.033819. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.68.033819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and quality assessment of high-harmonic focal spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (12), pp.1049-1051. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.001049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques par des faisceaux tronqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.105 - 108. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the focused flux of high harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.47 - 50. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2003-00083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of High Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (19), pp.193901. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.193901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order harmonic generation optimization with an apertured laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), pp.353 - 359. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2002-00193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal compression and transverse matching of electron bunch for external injection LPWA at ESCULAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Advanced Accelerator Concepts Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, La Biodola, Italy. pp.266-270, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A start to end simulation of the laser plasma wakefield acceleration experiment at ESCULAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.042013, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1067/4/042013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Optics Design and Beam Performance Simulation of PRAE: Platform for Research and Applications With Electrons at Orsay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Barsuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of longitudinal and transverse self-injections in laser-plasma wakefield accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser Acceleration of Electrons, Protons, and Ions II; and Medical Applications of Laser-Generated Beams of Particles II; and Harnessing Relativistic Plasma Waves III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2017422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Interference Effect in Angular Distributions in Multicolour above threshold Ionization of Helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boyko-Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiphoton Processes (ICOMP 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of high harmonic generation at tuned wavelenghts via adaptative control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThomX : des études à la réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées accélérateurs 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01213460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Douillet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant 14 ans au Laboratoire d'Optique Appliquée (UMR7639), j'ai dirigé la Cellule des Systèmes Expérimentaux, CSE, puis le groupe SELF, Systèmes Expérimentaux et Lasers Femtosecondes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces 2 groupes montés en puissance avec les projets associés aux sites expérimentaux dédiés à l’interaction laser-matière en champ intense ont compté jusqu’à 20 personnes associant des compétences en mécanique, vide, instrumentation scientifique, laser, électronique et contrôle-commande. Ils avaient la charge du soutien technique des installations existantes, de leurs exploitations, de la conception des installations de classe PetaWatt ainsi que la mise à jour de la salle Jaune abritant un laser TeraWatt multifaisceaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis avril 2014, j'ai rejoint le Bureau d'Études du SDTM au LAL pour prendre en charge la responsabilité du BE pour les 2 projets ThomX (Equipex, 10M€) et ELI-NP-GBS (Extreme Light Infrastruture -Nuclear Physics-Gamma Beam System, 66M€).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ThomX sera une source de lumière compacte où l'effet Compton permet la production de rayons X. Les collisions entre paquets d’électrons et impulsions lumineuses sont obtenues en associant un accélérateur circulaire et un laser amplifié dans une cavité optique. ThomX est composée d'un Linac, d'une ligne de transfert, d'une ligne d'extraction, d'un anneau de stockage, et d'une cavité optique Fabry-Perrot développée par le groupe optique de Fabian Zomer.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le BE est chargé de la conception, de la réalisation des éléments mécaniques des sous systèmes, de la maquette 3D-CATIA et de son intégration dans l'Igloo (Bâtiment du LAL), implantation dont j’ai pris la responsabilité. Je travaille avec les physiciens en charge des différents éléments (éléments magnétiques, diagnostics, cavité optique, Ligne X) qu'ils soient du synchrotron SOLEIL, du SERAS de l'Institut Néel de Grenoble ou des équipes du LAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le projet ELI-NP-GBS, je fais partie de l'équipe projet dirigée par Fabian Zomer (PR de l'Université Paris Sud Orsay) et Kevin Cassou (MC au LAL), je participe aux réunions, que ce soit à l'INFN (Frascati - Italie) ou avec les différents sociétés qui font partie du consortium (Amplitude à Evry pour les lasers, Alsyom-SEIV à Bordeaux et Tarbes pour le Laser Beam Circulator).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au sein du consortium EuroGammas qui a remporté l'appel d'offre pour l'accélérateur GBS, je suis responsable de la conception des lignes de transports des 3 lasers (Laser Photocathode + 2 lasers pour l'interaction avec le faisceau d'électrons) pour lesquelles j’ai proposé, avant d’intégrer le LAL, une architecture légère et facile à installer. Aidé d’un AI, je supervise leurs conceptions (mécanique, opto-mécanique, alignement, optique), leurs fabrications, les tests qui auront lieu au LAL dans une salle propre dont j’ai pris en charge l’installation, et plus tard l'intégration de ces lignes de transport dans le bâtiment en construction à Magurele (Bucarest) en liaison avec le responsable italien basé à l’Université de Rome La Sapienza.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je veille à la bonne adéquation de ces lignes avec les 2 points d'interactions : 2 instruments optiques identiques complexes (ultra vide, synchronisation spatiale et temporelle ultra fine) qui permettent aux lasers acheminés par 2 des 4 lignes de transport d'interagir, à 100Hz, 32 fois avec les 32 paquets séparés de 16ns du train d'électrons, ceci grâce à 2 paraboles et 31 MPS (Mirror Pair System) qui décalent le laser sur une couronne des paraboles autorisant ainsi l'utilisation de laser ultra intense sous le seuil de dommage des optiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec l'équipe du LAL, je prépare les tests du prototype de re-circulateur à 12 MPS associé aux 3 sous systèmes étudiés et réalisés par le LAL : le ST, le Fine Alignement Device et l'Injection Box - une chambre à vide parallélépipédique de conception originale (armatures et panneaux pour un accès total au plan d’instrumentation) pour la mise en forme des lasers avant passage dans le LBC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle, je collabore depuis Septembre 2000 avec l'équipe LASERIX installée au LAL depuis mi 2014. Pour ces futures expériences, il faudra prévoir l’installation du laser et des sites expérimentaux ainsi que le couplage avec l'expérience PHIL (Photo Injecteur du LAL).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je prépare enfin une expérience avec les physiciens de la division Expérience de SOLEIL ainsi que le groupe Laser X & Applications du LPGP pour l'installation d'une ligne de lumière de focalisation d'un laser X injecté à la limite de diffraction dans le cadre de l'initiative d'excellence OPT2X.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre expert des concours ITRF, membre élu en Section04 du CoNRS depuis 2008 et à ce titre je participe aux concours externes ITA. En 2015 j’ai participé aux comites de visites HCERES de l’Institut Lumière-Matière de Lyon, du CELIA et du LOMA à Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute pain management in emergencies in 2024 : Formalized recommendations from experts of the French Society of Emergency Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.177-203. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/afmu.2025.0661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical status report on plasma components and systems in the context of EuPRAXIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Corner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (11), pp.110501. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0286730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX ICS source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Amoudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100051. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physo.2020.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Motivates Students from the First National Promotion of Residents of the New French Diploma of Emergency Medicine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ammirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hausfater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fonsegrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/afmu-2019-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Laser Wave Front in a Laser-Plasma Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.031012. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.5.031012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betatron oscillations of electrons accelerated in laser wakefields characterized by spectral x-ray analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (5), pp.056402. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full characterization of a laser-produced keV x-ray betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (12), pp.124008. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/50/12/124008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrahigh-contrast ultraintense laser pulses—complete characterization of a double plasma-mirror pulse cleaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Marjoribanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77 (8), pp.083109. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiations experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (Issue 1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Tailoring of High Harmonic Generation by Adaptative Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th.A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (4), pp.616-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolour above-threshold ionization of helium : quantum interference effects in angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.L357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolour above-threshold ionization of helium: quantum interference effects in angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyetand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (22), pp.L357-L363. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/38/22/L01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques anormales d'ordre élevé à basse intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (13), pp.2661-2675. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/37/13/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of anomalous high harmonics at low intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.845-849. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1478-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of high-order harmonic generation at tuned wavelengths through adaptive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevive Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (1), pp.86-88. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.29.000086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in X-UV optics and X-UV diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.983-988. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1430-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and quality assessment of high-harmonic focal spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (12), pp.1049-1051. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.001049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of high-contrast coherence fringes in high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.033819. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.68.033819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques par des faisceaux tronqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.105 - 108. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the focused flux of high harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.47 - 50. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2003-00083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of High Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (19), pp.193901. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.193901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order harmonic generation optimization with an apertured laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), pp.353 - 359. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2002-00193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal compression and transverse matching of electron bunch for external injection LPWA at ESCULAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Advanced Accelerator Concepts Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, La Biodola, Italy. pp.266-270, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A start to end simulation of the laser plasma wakefield acceleration experiment at ESCULAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.042013, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1067/4/042013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Optics Design and Beam Performance Simulation of PRAE: Platform for Research and Applications With Electrons at Orsay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Barsuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of longitudinal and transverse self-injections in laser-plasma wakefield accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser Acceleration of Electrons, Protons, and Ions II; and Medical Applications of Laser-Generated Beams of Particles II; and Harnessing Relativistic Plasma Waves III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2017422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Interference Effect in Angular Distributions in Multicolour above threshold Ionization of Helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boyko-Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiphoton Processes (ICOMP 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of high harmonic generation at tuned wavelenghts via adaptative control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThomX : des études à la réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées accélérateurs 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01213460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biagioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0286730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dupraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2020.100051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsallem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hausfater" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonsegrive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2019-0165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056402" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/12/124008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3PPMXP28-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wittmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Marjoribanks" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234850" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277318v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gisselbrecht" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huetz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taieb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th.A. Planchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reitze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyetand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agostini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ta&#239;eb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/22/L01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DRVL467J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1478-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW2NB74B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/13/004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PGWMZ5ZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Reitze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Weihe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevive Mullot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Douillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.000086" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bucourt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1430-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1F4698L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weihe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.033819" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522992v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001049" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Planchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030607" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00083-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PJV1RG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.193901" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00193-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KQWKXSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baynard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaumat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402061v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delerue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1067/4/042013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340263v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Barsuk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khaldi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonucci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko-Kazymyrenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Reitze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213460v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05593752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villoing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Baron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blancher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Bouillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2025.0661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biagioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0286730" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dupraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2020.100051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsallem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hausfater" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonsegrive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2019-0165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515607v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056402" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/12/124008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3PPMXP28-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wittmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Marjoribanks" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234850" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th.A. Planchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reitze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gisselbrecht" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huetz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taieb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyetand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agostini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ta&#239;eb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/22/L01" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DRVL467J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/13/004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PGWMZ5ZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1478-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW2NB74B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522741v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Reitze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Weihe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevive Mullot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Douillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.000086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bucourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1430-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1F4698L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522992v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001049" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522997v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weihe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.033819" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Planchon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030607" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523078v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00083-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PJV1RG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.193901" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00193-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KQWKXSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baynard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaumat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402061v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delerue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1067/4/042013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Barsuk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khaldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonucci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko-Kazymyrenko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282159v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Reitze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>