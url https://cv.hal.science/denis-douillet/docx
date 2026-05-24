--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Douillet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant 14 ans au Laboratoire d'Optique Appliquée (UMR7639), j'ai dirigé la Cellule des Systèmes Expérimentaux, CSE, puis le groupe SELF, Systèmes Expérimentaux et Lasers Femtosecondes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces 2 groupes montés en puissance avec les projets associés aux sites expérimentaux dédiés à l’interaction laser-matière en champ intense ont compté jusqu’à 20 personnes associant des compétences en mécanique, vide, instrumentation scientifique, laser, électronique et contrôle-commande. Ils avaient la charge du soutien technique des installations existantes, de leurs exploitations, de la conception des installations de classe PetaWatt ainsi que la mise à jour de la salle Jaune abritant un laser TeraWatt multifaisceaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis avril 2014, j'ai rejoint le Bureau d'Études du SDTM au LAL pour prendre en charge la responsabilité du BE pour les 2 projets ThomX (Equipex, 10M€) et ELI-NP-GBS (Extreme Light Infrastruture -Nuclear Physics-Gamma Beam System, 66M€).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ThomX sera une source de lumière compacte où l'effet Compton permet la production de rayons X. Les collisions entre paquets d’électrons et impulsions lumineuses sont obtenues en associant un accélérateur circulaire et un laser amplifié dans une cavité optique. ThomX est composée d'un Linac, d'une ligne de transfert, d'une ligne d'extraction, d'un anneau de stockage, et d'une cavité optique Fabry-Perrot développée par le groupe optique de Fabian Zomer.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le BE est chargé de la conception, de la réalisation des éléments mécaniques des sous systèmes, de la maquette 3D-CATIA et de son intégration dans l'Igloo (Bâtiment du LAL), implantation dont j’ai pris la responsabilité. Je travaille avec les physiciens en charge des différents éléments (éléments magnétiques, diagnostics, cavité optique, Ligne X) qu'ils soient du synchrotron SOLEIL, du SERAS de l'Institut Néel de Grenoble ou des équipes du LAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le projet ELI-NP-GBS, je fais partie de l'équipe projet dirigée par Fabian Zomer (PR de l'Université Paris Sud Orsay) et Kevin Cassou (MC au LAL), je participe aux réunions, que ce soit à l'INFN (Frascati - Italie) ou avec les différents sociétés qui font partie du consortium (Amplitude à Evry pour les lasers, Alsyom-SEIV à Bordeaux et Tarbes pour le Laser Beam Circulator).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au sein du consortium EuroGammas qui a remporté l'appel d'offre pour l'accélérateur GBS, je suis responsable de la conception des lignes de transports des 3 lasers (Laser Photocathode + 2 lasers pour l'interaction avec le faisceau d'électrons) pour lesquelles j’ai proposé, avant d’intégrer le LAL, une architecture légère et facile à installer. Aidé d’un AI, je supervise leurs conceptions (mécanique, opto-mécanique, alignement, optique), leurs fabrications, les tests qui auront lieu au LAL dans une salle propre dont j’ai pris en charge l’installation, et plus tard l'intégration de ces lignes de transport dans le bâtiment en construction à Magurele (Bucarest) en liaison avec le responsable italien basé à l’Université de Rome La Sapienza.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je veille à la bonne adéquation de ces lignes avec les 2 points d'interactions : 2 instruments optiques identiques complexes (ultra vide, synchronisation spatiale et temporelle ultra fine) qui permettent aux lasers acheminés par 2 des 4 lignes de transport d'interagir, à 100Hz, 32 fois avec les 32 paquets séparés de 16ns du train d'électrons, ceci grâce à 2 paraboles et 31 MPS (Mirror Pair System) qui décalent le laser sur une couronne des paraboles autorisant ainsi l'utilisation de laser ultra intense sous le seuil de dommage des optiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec l'équipe du LAL, je prépare les tests du prototype de re-circulateur à 12 MPS associé aux 3 sous systèmes étudiés et réalisés par le LAL : le ST, le Fine Alignement Device et l'Injection Box - une chambre à vide parallélépipédique de conception originale (armatures et panneaux pour un accès total au plan d’instrumentation) pour la mise en forme des lasers avant passage dans le LBC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle, je collabore depuis Septembre 2000 avec l'équipe LASERIX installée au LAL depuis mi 2014. Pour ces futures expériences, il faudra prévoir l’installation du laser et des sites expérimentaux ainsi que le couplage avec l'expérience PHIL (Photo Injecteur du LAL).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je prépare enfin une expérience avec les physiciens de la division Expérience de SOLEIL ainsi que le groupe Laser X & Applications du LPGP pour l'installation d'une ligne de lumière de focalisation d'un laser X injecté à la limite de diffraction dans le cadre de l'initiative d'excellence OPT2X.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre expert des concours ITRF, membre élu en Section04 du CoNRS depuis 2008 et à ce titre je participe aux concours externes ITA. En 2015 j’ai participé aux comites de visites HCERES de l’Institut Lumière-Matière de Lyon, du CELIA et du LOMA à Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute pain management in emergencies in 2024 : Formalized recommendations from experts of the French Society of Emergency Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.177-203. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/afmu.2025.0661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical status report on plasma components and systems in the context of EuPRAXIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Corner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (11), pp.110501. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0286730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX ICS source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Amoudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100051. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physo.2020.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Motivates Students from the First National Promotion of Residents of the New French Diploma of Emergency Medicine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ammirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hausfater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fonsegrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/afmu-2019-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Laser Wave Front in a Laser-Plasma Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.031012. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.5.031012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betatron oscillations of electrons accelerated in laser wakefields characterized by spectral x-ray analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (5), pp.056402. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full characterization of a laser-produced keV x-ray betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (12), pp.124008. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/50/12/124008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrahigh-contrast ultraintense laser pulses—complete characterization of a double plasma-mirror pulse cleaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Marjoribanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77 (8), pp.083109. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiations experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (Issue 1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Tailoring of High Harmonic Generation by Adaptative Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th.A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (4), pp.616-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolour above-threshold ionization of helium : quantum interference effects in angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.L357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolour above-threshold ionization of helium: quantum interference effects in angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyetand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (22), pp.L357-L363. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/38/22/L01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques anormales d'ordre élevé à basse intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (13), pp.2661-2675. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/37/13/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of anomalous high harmonics at low intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.845-849. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1478-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of high-order harmonic generation at tuned wavelengths through adaptive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevive Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (1), pp.86-88. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.29.000086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in X-UV optics and X-UV diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.983-988. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1430-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and quality assessment of high-harmonic focal spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (12), pp.1049-1051. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.001049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of high-contrast coherence fringes in high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.033819. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.68.033819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques par des faisceaux tronqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.105 - 108. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the focused flux of high harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.47 - 50. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2003-00083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of High Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (19), pp.193901. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.193901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order harmonic generation optimization with an apertured laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), pp.353 - 359. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2002-00193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal compression and transverse matching of electron bunch for external injection LPWA at ESCULAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Advanced Accelerator Concepts Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, La Biodola, Italy. pp.266-270, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A start to end simulation of the laser plasma wakefield acceleration experiment at ESCULAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.042013, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1067/4/042013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Optics Design and Beam Performance Simulation of PRAE: Platform for Research and Applications With Electrons at Orsay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Barsuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of longitudinal and transverse self-injections in laser-plasma wakefield accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser Acceleration of Electrons, Protons, and Ions II; and Medical Applications of Laser-Generated Beams of Particles II; and Harnessing Relativistic Plasma Waves III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2017422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Interference Effect in Angular Distributions in Multicolour above threshold Ionization of Helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boyko-Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiphoton Processes (ICOMP 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of high harmonic generation at tuned wavelenghts via adaptative control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThomX : des études à la réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées accélérateurs 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01213460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Douillet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant 14 ans au Laboratoire d'Optique Appliquée (UMR7639), j'ai dirigé la Cellule des Systèmes Expérimentaux, CSE, puis le groupe SELF, Systèmes Expérimentaux et Lasers Femtosecondes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces 2 groupes montés en puissance avec les projets associés aux sites expérimentaux dédiés à l’interaction laser-matière en champ intense ont compté jusqu’à 20 personnes associant des compétences en mécanique, vide, instrumentation scientifique, laser, électronique et contrôle-commande. Ils avaient la charge du soutien technique des installations existantes, de leurs exploitations, de la conception des installations de classe PetaWatt ainsi que la mise à jour de la salle Jaune abritant un laser TeraWatt multifaisceaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis avril 2014, j'ai rejoint le Bureau d'Études du SDTM au LAL pour prendre en charge la responsabilité du BE pour les 2 projets ThomX (Equipex, 10M€) et ELI-NP-GBS (Extreme Light Infrastruture -Nuclear Physics-Gamma Beam System, 66M€).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ThomX sera une source de lumière compacte où l'effet Compton permet la production de rayons X. Les collisions entre paquets d’électrons et impulsions lumineuses sont obtenues en associant un accélérateur circulaire et un laser amplifié dans une cavité optique. ThomX est composée d'un Linac, d'une ligne de transfert, d'une ligne d'extraction, d'un anneau de stockage, et d'une cavité optique Fabry-Perrot développée par le groupe optique de Fabian Zomer.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le BE est chargé de la conception, de la réalisation des éléments mécaniques des sous systèmes, de la maquette 3D-CATIA et de son intégration dans l'Igloo (Bâtiment du LAL), implantation dont j’ai pris la responsabilité. Je travaille avec les physiciens en charge des différents éléments (éléments magnétiques, diagnostics, cavité optique, Ligne X) qu'ils soient du synchrotron SOLEIL, du SERAS de l'Institut Néel de Grenoble ou des équipes du LAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le projet ELI-NP-GBS, je fais partie de l'équipe projet dirigée par Fabian Zomer (PR de l'Université Paris Sud Orsay) et Kevin Cassou (MC au LAL), je participe aux réunions, que ce soit à l'INFN (Frascati - Italie) ou avec les différents sociétés qui font partie du consortium (Amplitude à Evry pour les lasers, Alsyom-SEIV à Bordeaux et Tarbes pour le Laser Beam Circulator).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au sein du consortium EuroGammas qui a remporté l'appel d'offre pour l'accélérateur GBS, je suis responsable de la conception des lignes de transports des 3 lasers (Laser Photocathode + 2 lasers pour l'interaction avec le faisceau d'électrons) pour lesquelles j’ai proposé, avant d’intégrer le LAL, une architecture légère et facile à installer. Aidé d’un AI, je supervise leurs conceptions (mécanique, opto-mécanique, alignement, optique), leurs fabrications, les tests qui auront lieu au LAL dans une salle propre dont j’ai pris en charge l’installation, et plus tard l'intégration de ces lignes de transport dans le bâtiment en construction à Magurele (Bucarest) en liaison avec le responsable italien basé à l’Université de Rome La Sapienza.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je veille à la bonne adéquation de ces lignes avec les 2 points d'interactions : 2 instruments optiques identiques complexes (ultra vide, synchronisation spatiale et temporelle ultra fine) qui permettent aux lasers acheminés par 2 des 4 lignes de transport d'interagir, à 100Hz, 32 fois avec les 32 paquets séparés de 16ns du train d'électrons, ceci grâce à 2 paraboles et 31 MPS (Mirror Pair System) qui décalent le laser sur une couronne des paraboles autorisant ainsi l'utilisation de laser ultra intense sous le seuil de dommage des optiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec l'équipe du LAL, je prépare les tests du prototype de re-circulateur à 12 MPS associé aux 3 sous systèmes étudiés et réalisés par le LAL : le ST, le Fine Alignement Device et l'Injection Box - une chambre à vide parallélépipédique de conception originale (armatures et panneaux pour un accès total au plan d’instrumentation) pour la mise en forme des lasers avant passage dans le LBC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle, je collabore depuis Septembre 2000 avec l'équipe LASERIX installée au LAL depuis mi 2014. Pour ces futures expériences, il faudra prévoir l’installation du laser et des sites expérimentaux ainsi que le couplage avec l'expérience PHIL (Photo Injecteur du LAL).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je prépare enfin une expérience avec les physiciens de la division Expérience de SOLEIL ainsi que le groupe Laser X & Applications du LPGP pour l'installation d'une ligne de lumière de focalisation d'un laser X injecté à la limite de diffraction dans le cadre de l'initiative d'excellence OPT2X.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre expert des concours ITRF, membre élu en Section04 du CoNRS depuis 2008 et à ce titre je participe aux concours externes ITA. En 2015 j’ai participé aux comites de visites HCERES de l’Institut Lumière-Matière de Lyon, du CELIA et du LOMA à Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute pain management in emergencies in 2024 : Formalized recommendations from experts of the French Society of Emergency Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.177-203. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/afmu.2025.0661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical status report on plasma components and systems in the context of EuPRAXIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Corner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (11), pp.110501. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0286730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency department architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Desclefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depil-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), pp.121-135. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/afmu.2024.0570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX ICS source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Amoudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100051. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physo.2020.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Motivates Students from the First National Promotion of Residents of the New French Diploma of Emergency Medicine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ammirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hausfater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fonsegrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/afmu-2019-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Laser Wave Front in a Laser-Plasma Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.031012. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.5.031012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betatron oscillations of electrons accelerated in laser wakefields characterized by spectral x-ray analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (5), pp.056402. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full characterization of a laser-produced keV x-ray betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (12), pp.124008. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/50/12/124008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrahigh-contrast ultraintense laser pulses—complete characterization of a double plasma-mirror pulse cleaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Marjoribanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77 (8), pp.083109. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiations experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (Issue 1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Tailoring of High Harmonic Generation by Adaptative Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th.A. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (4), pp.616-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolour above-threshold ionization of helium : quantum interference effects in angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.L357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolour above-threshold ionization of helium: quantum interference effects in angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyetand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (22), pp.L357-L363. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/38/22/L01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques anormales d'ordre élevé à basse intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of high-order harmonic generation at tuned wavelengths through adaptive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevive Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (1), pp.86-88. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.29.000086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of anomalous high harmonics at low intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.845-849. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1478-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (13), pp.2661-2675. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/37/13/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in X-UV optics and X-UV diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.983-988. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1430-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and quality assessment of high-harmonic focal spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (12), pp.1049-1051. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.001049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of high-contrast coherence fringes in high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.033819. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.68.033819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la génération d'harmoniques par des faisceaux tronqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.105 - 108. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the focused flux of high harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.47 - 50. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2003-00083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of High Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (19), pp.193901. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.193901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order harmonic generation optimization with an apertured laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), pp.353 - 359. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2002-00193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal compression and transverse matching of electron bunch for external injection LPWA at ESCULAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Advanced Accelerator Concepts Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, La Biodola, Italy. pp.266-270, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A start to end simulation of the laser plasma wakefield acceleration experiment at ESCULAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.042013, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1067/4/042013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Optics Design and Beam Performance Simulation of PRAE: Platform for Research and Applications With Electrons at Orsay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Barsuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of longitudinal and transverse self-injections in laser-plasma wakefield accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser Acceleration of Electrons, Protons, and Ions II; and Medical Applications of Laser-Generated Beams of Particles II; and Harnessing Relativistic Plasma Waves III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2017422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Interference Effect in Angular Distributions in Multicolour above threshold Ionization of Helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boyko-Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gisselbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiphoton Processes (ICOMP 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of high harmonic generation at tuned wavelenghts via adaptative control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H Reitze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weihe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika Auge-Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThomX : des études à la réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées accélérateurs 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01213460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05593752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villoing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Baron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blancher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Bouillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2025.0661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biagioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0286730" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dupraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2020.100051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsallem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hausfater" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonsegrive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2019-0165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515607v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056402" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/12/124008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3PPMXP28-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wittmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Marjoribanks" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234850" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th.A. Planchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reitze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gisselbrecht" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huetz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taieb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyetand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agostini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ta&#239;eb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/22/L01" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DRVL467J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/13/004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PGWMZ5ZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1478-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW2NB74B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522741v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Reitze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Weihe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevive Mullot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Douillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.000086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bucourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1430-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1F4698L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522992v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001049" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522997v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weihe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.033819" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Planchon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030607" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523078v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00083-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PJV1RG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.193901" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00193-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KQWKXSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baynard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaumat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402061v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delerue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1067/4/042013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Barsuk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khaldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonucci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko-Kazymyrenko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282159v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Reitze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05593752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villoing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Baron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blancher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Bouillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2025.0661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biagioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0286730" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05611449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Desclefs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depil-Duval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganansia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2024.0570" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dupraz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2020.100051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsallem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hausfater" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonsegrive" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2019-0165" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/12/124008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3PPMXP28-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wittmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Marjoribanks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234850" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522466v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th.A. Planchon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reitze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gisselbrecht" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huetz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taieb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyetand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agostini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ta&#239;eb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/22/L01" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DRVL467J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522741v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Reitze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Weihe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevive Mullot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Douillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.000086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522729v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1478-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MW2NB74B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/13/004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PGWMZ5ZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522659v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bucourt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1430-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1F4698L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522992v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522997v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weihe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.033819" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Planchon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030607" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00083-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PJV1RG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.193901" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523135v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00193-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KQWKXSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402083v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baynard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaumat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402061v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delerue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1067/4/042013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Barsuk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khaldi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277353v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonucci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko-Kazymyrenko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282159v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Reitze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213460v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>