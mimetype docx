--- v0 (2026-03-31)
+++ v1 (2026-05-14)
@@ -985,507 +985,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension septentrionale de l'occupation du Néolithique moyen : Provence-Alpes-Côte d'Azur, Bouches-du-Rhône, Trets, La Burlière 2 : rapport de fouilles. Nîmes : Inrap Midi-MED, 2019. 1 vol. (304 p.) : couv. ill., ill. en coul., cartes, plans ; 30 cm</w:t>
+                <w:t xml:space="preserve">Le port d’Antipolis, tome I. La fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryannick Taras-Thomas</w:t>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte de Lucas</w:t>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gasnier</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inrap Med. 2019</w:t>
+                <w:t xml:space="preserve">Éric Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583585v1</w:t>
+                <w:t xml:space="preserve">halshs-03561586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t>
+                <w:t xml:space="preserve">Extension septentrionale de l'occupation du Néolithique moyen : Provence-Alpes-Côte d'Azur, Bouches-du-Rhône, Trets, La Burlière 2 : rapport de fouilles. Nîmes : Inrap Midi-MED, 2019. 1 vol. (304 p.) : couv. ill., ill. en coul., cartes, plans ; 30 cm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+                <w:t xml:space="preserve">Maryannick Taras-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Thernot</w:t>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inrap Med. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02086235v1</w:t>
+                <w:t xml:space="preserve">hal-03583585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Farlède, Var, projet de centralité 2, la Capelle, Provence-Alpes-Côte d'Azur : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Navarro</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05101889v1</w:t>
+                <w:t xml:space="preserve">halshs-02086235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port d’Antipolis, tome I. La fouille</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Farlède, Var, projet de centralité 2, la Capelle, Provence-Alpes-Côte d'Azur : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Llopis</w:t>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019</w:t>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03561586v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat du Néolithique final dans les Hautes-Alpes : Provence-Alpes-Côte d'Azur, Hautes-Alpes, Gap, village automobile de Lachaup : rapport de fouilles. Nîmes : Inrap MED, 2018. 1 vol. (320 p.) : couv. ill., ill. en coul., cartes, plans ; 30 cm</w:t>
               </w:r>
@@ -1807,51 +1807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Village du premier âge du Fer et zones funéraires romaines : Lattes, la Cougourlude et Mas de Causses 2 : Languedoc-Roussillon, Hérault. Rapport de fouille. Nîmes : Inrap MED, 2014, - 8 vol. (584 p., 342 p.) : ill. en coul., cartes, plans, couv. ill. ; 30 cm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,51 +2090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bertomeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Castrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2310,51 +2310,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un port à Lattes avant &amp;lt;i&amp;gt;Lattara&amp;lt;/i&amp;gt; ? Le village du Premier âge du Fer de « La Cougourlude » (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,51 +2902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="595CB01C"/>
+    <w:nsid w:val="6DCD836A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3133,51 +3133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-dubesset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16704883X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04615603v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p8l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6258" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-89VBS0F0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14750" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2528" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryannick Taras-Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Lucas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05101889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chappuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargiano Jean-Philippe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertomeu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cognard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Georges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Da Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jouis Guendon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-dubesset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16704883X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04615603v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p8l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6258" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-89VBS0F0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14750" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2528" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryannick Taras-Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Lucas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05101889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chappuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargiano Jean-Philippe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertomeu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cognard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Georges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Da Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jouis Guendon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>