--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -477,291 +477,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the dynamic responses of a railway track on a non-uniform foundation</w:t>
+                <w:t xml:space="preserve">A scaled wave finite element method for computing scalar wave radiation and scattering in exterior domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10775463221099353⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 392, pp.114676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.114676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689312v1</w:t>
+                <w:t xml:space="preserve">hal-03689294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scaled wave finite element method for computing scalar wave radiation and scattering in exterior domains</w:t>
+                <w:t xml:space="preserve">Calculation of the dynamic responses of a railway track on a non-uniform foundation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le-Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 392, pp.114676. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.114676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10775463221099353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689294v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of train loads from the dynamic responses of an integrated sleeper in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Hung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -806,412 +806,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the acoustic performance of a nearly-enclosed noise barrier using scale model experiments and a 2.5-D BEM approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Non-Homogeneous Foundations On the Dynamic Responses of Railway Sleepers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le-Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2019.107079⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Structural Stability and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0219455421500024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914702v1</w:t>
+                <w:t xml:space="preserve">hal-03040058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave finite element method for waveguides and periodic structures subjected to arbitrary loads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Analysing the acoustic performance of a nearly-enclosed noise barrier using scale model experiments and a 2.5-D BEM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiutong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Forêt</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honore Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 179, </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.107079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2020.103437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2019.107079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040066v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Non-Homogeneous Foundations On the Dynamic Responses of Railway Sleepers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave finite element method for waveguides and periodic structures subjected to arbitrary loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le-Hung Tran</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Structural Stability and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/s0219455421500024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2020.103437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040058v1</w:t>
+                <w:t xml:space="preserve">hal-03040066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of absorbing boundary conditions at the discrete level for acoustic waves in the frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 169, pp.103346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1271,51 +1271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Lavazec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1401,51 +1401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Pahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1496,90 +1496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Different Types of Sources on the Performance of Rigid Noise Barriers on Rigid Ground Using Analytical Formulae, a 2.5-D BEM Method and Scale Modelling Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiutong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honore Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyun Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.987-999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1652,64 +1652,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loaec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 141 (1), pp.011005. </w:t>
@@ -1747,77 +1747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Methods for In-situ Measurement Railway Noise Barrier Insertion Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiutong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré P. Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1877,51 +1877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horn effect of tyre/road noise: modelling and experiments of acoustic network resonators in horn-like structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Vehicle Noise and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, pp.191 - 217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1949,1872 +1949,1872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different tyre models for tyre/road noise applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dynamical response of a Timoshenko beams on periodical nonlinear supports subjected to moving forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Noise and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJVNV.2018.093105⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176, pp.673-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132697v1</w:t>
+                <w:t xml:space="preserve">hal-01986669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical response of a Timoshenko beams on periodical nonlinear supports subjected to moving forces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparison of different tyre models for tyre/road noise applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladan Pahlevani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Forêt</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 176, pp.673-680. </w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Noise and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.09.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJVNV.2018.093105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986669v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Recursive Finite Element Approach on 2D Periodic Structures under Harmonic Vibrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculation of force distribution for a periodically supported beam subjected to moving loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reem Yassine</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Joyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/computation5010001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 388, pp.327 - 338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695424v1</w:t>
+                <w:t xml:space="preserve">hal-01695333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of force distribution for a periodically supported beam subjected to moving loads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A nonlinear circular ring model with rotating effects for tire vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Dai Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ping Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Joyez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 388, pp.327 - 338. </w:t>
+              <w:t xml:space="preserve">, 2017, 388, pp.245 - 271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.10.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695333v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear circular ring model with rotating effects for tire vibrations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">On the design and optimization of acoustic network resonators for tire/road noise reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.10.023⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.75 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2017.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695330v1</w:t>
+                <w:t xml:space="preserve">hal-01695358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design and optimization of acoustic network resonators for tire/road noise reduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Computational method for the dynamics of railway tracks on a non-uniform viscoelastic foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2017.01.017⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199, pp.354 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695358v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational method for the dynamics of railway tracks on a non-uniform viscoelastic foundation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Frequency dependent iteration method for forced nonlinear oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pochet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.034⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.441 - 448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695464v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency dependent iteration method for forced nonlinear oscillators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dynamic computations of nonlinear beams in contact with rough surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Argoul</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Dai Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ping Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.10.012⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199, pp.336 - 341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695465v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic computations of nonlinear beams in contact with rough surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Application of the Recursive Finite Element Approach on 2D Periodic Structures under Harmonic Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Shaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 199, pp.336 - 341. </w:t>
+              <w:t xml:space="preserve">Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/computation5010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695463v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of a periodically supported beam on a nonlinear foundation subjected to moving loads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A wave finite element-based approach for the modeling of periodic structures with local perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-016-2936-5⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.40 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2016.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695314v1</w:t>
+                <w:t xml:space="preserve">hal-01695311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Microstructured Material to Reduce Noise and Vibrations at Low Frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Lavazec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Batou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 744, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/744/1/012190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave finite element-based approach for the modeling of periodic structures with local perturbations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Response of a periodically supported beam on a nonlinear foundation subjected to moving loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ping Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121, pp.40 - 51. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (2), pp.953 - 961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2016.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-016-2936-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695311v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the influence of the track geometry variability on the train dynamics</w:t>
+                <w:t xml:space="preserve">A wave-based model reduction technique for the description of the dynamic behavior of periodic structures involving arbitrary-shaped substructures and large-sized finite element models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Perrin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">J.-M Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Funfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.01.004⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137530v1</w:t>
+                <w:t xml:space="preserve">hal-01188551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave-based model reduction technique for the description of the dynamic behavior of periodic structures involving arbitrary-shaped substructures and large-sized finite element models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ measurement of the acoustic performance of a full scale tramway low height noise barrier prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M Mencik</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">J Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Koreneff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2015.03.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188551v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurement of the acoustic performance of a full scale tramway low height noise barrier prototype</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of the influence of the track geometry variability on the train dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Koreneff</w:t>
+                <w:t xml:space="preserve">Guillaume Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Jean</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Funfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 94, pp.57-68. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60-61, pp.945-957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266356v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Posteriori Error and Optimal Reduced Basis for Stochastic Processes Defined by a Finite Set of Realizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Funfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (1), pp.745 - 762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3900,51 +3900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Koreneff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75, pp.25-31</w:t>
@@ -3967,563 +3967,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karhunen-Loeve expansion revisited for vector-valued random fields: scaling, errors and optimal basis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Statistical estimation of low frequency tyre/road noise from numerical contact forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.02.036⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (9), pp.1085-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805616v1</w:t>
+                <w:t xml:space="preserve">hal-00914418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast method for computing convolutions with structural Green's functions: application to tyre dynamic contact problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Track irregularities stochastic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (-), pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2013.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17797179.2013.849483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00949276v1</w:t>
+                <w:t xml:space="preserve">hal-00850645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical estimation of low frequency tyre/road noise from numerical contact forces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">A fast method for computing convolutions with structural Green's functions: application to tyre dynamic contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.03.011⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (5-6), pp.284-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17797179.2013.849483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00914418v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Track irregularities stochastic modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Karhunen-Loeve expansion revisited for vector-valued random fields: scaling, errors and optimal basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34 (-), pp.123-130. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 242 (1), pp.607-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2013.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850645v1</w:t>
+                <w:t xml:space="preserve">hal-00805616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering by a cylinder covered with an arbitrary distribution of impedance and application to the optimization of a tramway noise abatement system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor W. Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4608,90 +4608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of polynomial chaos representations in high dimension from a set of realizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (6), pp.A2917-A2945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4719,265 +4719,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of rate-dependent ratcheting in granular materials</w:t>
+                <w:t xml:space="preserve">Wave Propagation in Unsaturated Poroelastic Media: Boundary Integral Formulation and Three-dimensional Fundamental Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Karrech</w:t>
+                <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Seibi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38, pp.105-112. </w:t>
+              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (1), pp.51-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2010.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3970/cmes.2011.078.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668326v1</w:t>
+                <w:t xml:space="preserve">hal-00669004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Propagation in Unsaturated Poroelastic Media: Boundary Integral Formulation and Three-dimensional Fundamental Solution</w:t>
+                <w:t xml:space="preserve">Finite element modelling of rate-dependent ratcheting in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooneh Maghoul</w:t>
+                <w:t xml:space="preserve">Ali Karrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Abdennour Seibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 78 (1), pp.51-76. </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.105-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3970/cmes.2011.078.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2010.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669004v1</w:t>
+                <w:t xml:space="preserve">hal-00668326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recursive finite element method for computing tyre vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Erlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5037,77 +5037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled discrete/continuous method for computing lattices. Application to a masonry-like structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (21), pp.3091-3098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5141,77 +5141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary integral formulation and two-dimensional fundamental solutions for dynamic behavior analysis of unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (11), pp.1480-1495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5251,550 +5251,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new algorithm for solving the multi-indentation problem of rigid bodies of arbitrary shapes on a viscoelastic half-space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Static and Dynamic Studies for Coupling Discrete and Continuum Media; Application to a Simple Railway Track Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2009.10.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (2), pp.276-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517335v1</w:t>
+                <w:t xml:space="preserve">hal-00517323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sliding interfaces on the response of a layered viscoelastic medium under a moving load</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional transient thermo-hydro-mechanical fundamental solutions of multiphase porous media in frequency and time domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooneh Maghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 47 (25-26), pp.3435-3446. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.08.020⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 47 (5), pp.595-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561917v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional transient thermo-hydro-mechanical fundamental solutions of multiphase porous media in frequency and time domains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A new algorithm for solving the multi-indentation problem of rigid bodies of arbitrary shapes on a viscoelastic half-space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kozhevnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.10.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (3), pp.399-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2009.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00520412v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and Dynamic Studies for Coupling Discrete and Continuum Media; Application to a Simple Railway Track Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence of sliding interfaces on the response of a layered viscoelastic medium under a moving load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 47 (2), pp.276-290. </w:t>
+              <w:t xml:space="preserve">, 2010, 47 (25-26), pp.3435-3446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517323v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoroute 2.0: a tool for the simulation of moving load effects on asphalt pavement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (2), pp.227-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5822,1211 +5822,1211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482134v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of multi-contact on an elastic half-space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Experimental study of tyre/road contact forces in rolling conditions for noise prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 51 (1), pp.33-40. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 320, pp 125-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2008.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007123v1</w:t>
+                <w:t xml:space="preserve">hal-04791920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional transient thermo-hydro-mechanical fundamental solutions of unsaturated soils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Finite element computation of absorbing boundary conditions for time-harmonic wave problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 198 (37-40), pp.3006-3019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.820⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00520484v1</w:t>
+                <w:t xml:space="preserve">hal-00425197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of tyre/road contact forces in rolling conditions for noise prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of multi-contact on an elastic half-space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (1), pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2008.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.07.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04791920v1</w:t>
+                <w:t xml:space="preserve">hal-01007123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element computation of absorbing boundary conditions for time-harmonic wave problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional transient thermo-hydro-mechanical fundamental solutions of unsaturated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooneh Maghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooneh Maghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.297-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.05.002⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425197v1</w:t>
+                <w:t xml:space="preserve">hal-00520484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental settlement and dynamic behavior of a portion of ballasted railway track under high speed trains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A new algorithm for computing the indentation of a rigid body of arbitrary shape on a viscoelastic half-space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kozhevnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.02.055⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (7), pp.1194-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2008.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00309048v1</w:t>
+                <w:t xml:space="preserve">hal-00309050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new algorithm for computing the indentation of a rigid body of arbitrary shape on a viscoelastic half-space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Finite element procedures for nonlinear structures in moving coordinates. Part II: Infinite beam under moving harmonic loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86 (21-22), pp.2056-2063</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00309050v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element procedures for nonlinear structures in moving coordinates. Part II: Infinite beam under moving harmonic loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A discrete element study of settlement in vibrated granular layers: role of contact loss and acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (5), pp.369-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-008-0101-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345915v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete element study of settlement in vibrated granular layers: role of contact loss and acceleration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence of road structure on tyre/road contact in static conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Le Houedec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-008-0101-7⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (4), pp.689-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2008.9690145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273816v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of road structure on tyre/road contact in static conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Experimental settlement and dynamic behavior of a portion of ballasted railway track under high speed trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al-Shaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donatien Le Houedec</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (4), pp.689-710. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 316, pp.211-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2008.9690145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006977v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00309048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational procedure for the prediction of settlement in granular materials under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Karrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 197 (1-4), pp.80-94. </w:t>
@@ -7064,103 +7064,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational procedure for the prediction of settlement in granular materials under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Karrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 197 (1-4), pp.80-94</w:t>
@@ -7202,77 +7202,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique des matériaux granulaires : Apports des simulations numériques discrètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7314,51 +7314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element computation of Green's functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, à paraitre. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7392,64 +7392,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element procedures for nonlinear structures in moving coordinates. Part 1: infinite bar under moving axial loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84, pp.1368-1380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7508,51 +7508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic approach for model and data uncertainties and its experimental identification in structural dynamics: Case of composite sandwich panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7593,320 +7593,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behaviour of ballasted railway tracks: a discrete/continuous approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscoroute: viscoelastic modeling for asphalt pavements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ricci</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+                <w:t xml:space="preserve">Philippe Tamagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Harfouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 258-259, pp 89-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644698v1</w:t>
+                <w:t xml:space="preserve">hal-01534799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoroute: viscoelastic modeling for asphalt pavements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dynamic behaviour of ballasted railway tracks: a discrete/continuous approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Larbi Harfouche</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 83, pp.2282-2292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2005.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534799v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuum model for granular materials taking into account no-tension effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7970,1831 +7970,1840 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOURIER-BASED ANALYTICAL FRAMEWORK FOR NON-HOMOGENEOUS BALLAST-LESS RAILWAY TRACKS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ELASTIC RESPONSE AND PERMANENT SETTLEMENT PREDICTION OF A REDUCED SCALE HIGH SPEED RAILWAY TRACK PORTION USING MACHINE LEARNING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Shaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gonzalez Velasco</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ali Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), Greece</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459872v1</w:t>
+                <w:t xml:space="preserve">hal-05459867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the lateral track irregularities from the behavior of the train's axles on a surrogate railway dynamics model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TIME RESPONSE COMPUTATION OF 1D-PERIODIC STRUCTURES WITH WAVE-BASED ABSORBING BOUNDARY CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Chihaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Perrin</w:t>
+                <w:t xml:space="preserve">D Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNCECOMP 2025, 6th International Conference on Uncertainty Quantification in Computational Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPDYN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459880v1</w:t>
+                <w:t xml:space="preserve">hal-05459857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIC COMPUTATION OF LARGE FINITE TWO-DIMENSIONAL PERIODIC STRUCTURES MADE OF LINEAR ELASTIC MATERIALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), Greece</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/120125.12479.25307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIME RESPONSE COMPUTATION OF 1D-PERIODIC STRUCTURES WITH WAVE-BASED ABSORBING BOUNDARY CONDITIONS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Duhamel</w:t>
+                <w:t xml:space="preserve">Identification of the lateral track irregularities from the behavior of the train's axles on a surrogate railway dynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Chihaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Funfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UNCECOMP 2025, 6th International Conference on Uncertainty Quantification in Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rhodes, Greece. pp.669 - 678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/120225.12385.25031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459857v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELASTIC RESPONSE AND PERMANENT SETTLEMENT PREDICTION OF A REDUCED SCALE HIGH SPEED RAILWAY TRACK PORTION USING MACHINE LEARNING</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FOURIER-BASED ANALYTICAL FRAMEWORK FOR NON-HOMOGENEOUS BALLAST-LESS RAILWAY TRACKS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Hajjar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">David Gonzalez Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lenglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459867v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la durée de vie pour une voie ferrée sur dalle au travers d'une approche d'endommagement cumulatif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Identification des défauts de géométrie verticaux d'une voie ferrée à l'aide de capteurs embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Chihaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Funfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610931v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des défauts de géométrie verticaux d'une voie ferrée à l'aide de capteurs embarqués</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Estimation de la durée de vie pour une voie ferrée sur dalle au travers d'une approche d'endommagement cumulatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hevé Lenglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610951v1</w:t>
+                <w:t xml:space="preserve">hal-04610931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of large finite and non-symmetrical twodimensional periodic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KU Leuven, Sep 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Lateral Offset of Railway Tracks from Train Accelerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chihaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Funfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth International Conference on Railway Technology: Research, Development and Maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Prague, Czech Republic. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4203/ccc.7.7.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave finite element method for the dynamics of structures with cyclic symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Hung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2023 9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Athènes, Greece. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load identification and damage evaluation of a beam subjected to moving loads by using co-located strain and acceleration measurements Bien centrer les noms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham-Truong Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABSE Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Istanbul, Turkey. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the dynamic response of finite two-dimensional periodic structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Computation of the response of damaged railway tracks subjected to constant moving loads: numerical results obtained with the wave finite element method and analytical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">COMPDYN 2023 : 9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Athènes, Greece. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351142v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the response of damaged railway tracks subjected to constant moving loads: numerical results obtained with the wave finite element method and analytical results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Computation of the dynamic response of finite two-dimensional periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN 2023 : 9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Athènes, Greece. 13 p</w:t>
+              <w:t xml:space="preserve">EURODYN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351202v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modeling of locally nonlinear infinite periodic structures using time-domain absorbing boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgium. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de type « scaled wave finite element » pour le calcul du rayonnement et de la diffraction des ondes acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de type &amp;quot;scaled wave finite element&amp;quot; pour le calcul du rayonnement et de la diffraction des ondes acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic analysis of periodic structures and metamaterials via wave approaches and finite element procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A COMPARISON OF BEAM MODELS FOR THE DYNAMICS OF RAILWAY TRACKS ON A NON-UNIFORM VISCOELASTIC FOUNDATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSV27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Ostrava, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some recent advances in the wave finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9802,5367 +9811,5367 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compdyn 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of a cracked multi-span continuous beam subjected to a moving multi-axle vehicle load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong-Son Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Structural Health Monitoring of Intelligent Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPLICATION OF THE WAVE FINITE ELEMENT METHOD TO MULTI-SPAN BRIDGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Paratore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giuseppina Limongelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurodyn 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of non-ballasted railway tracks in tunnel: development of a robot for the automatic detection of damaged concrete blocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">INFLUENCES OF LATERAL WHEEL LOADS ON THE SLEEPER RESPONSES OF A RAILWAY TRACK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le-Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Railway Research (WCCR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">26th International Congress on Sound and Vibration (ICSV26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915360v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A domain decomposition method with fast convergence for the Helmholtz equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">AN EFFICIENT TRANSMISSION OPERATOR FOR COMPUTING WAVE PROPAGATION BY DOMAIN DECOMPOSITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compdyn 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Crète, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/120119.7354.19200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18154/rwth-conv-239707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02915348v1</w:t>
+                <w:t xml:space="preserve">hal-02915353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCES OF LATERAL WHEEL LOADS ON THE SLEEPER RESPONSES OF A RAILWAY TRACK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WAVE FINITE ELEMENT METHOD FOR COMPUTING THE DYNAMIC RESPONSE OF RAILWAY TRANSITION ZONES SUBJECTED TO MOVING LOADS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le-Hung Tran</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Messad</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc L Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress on Sound and Vibration (ICSV26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">COMPDYN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915357v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN EFFICIENT TRANSMISSION OPERATOR FOR COMPUTING WAVE PROPAGATION BY DOMAIN DECOMPOSITION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Identification of dominant noise sources in a diesel power group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compdyn 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7712/120119.7354.19200⟩</w:t>
+              <w:t xml:space="preserve">23rd International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18154/rwth-conv-238911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915353v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAVE FINITE ELEMENT METHOD FOR COMPUTING THE DYNAMIC RESPONSE OF RAILWAY TRANSITION ZONES SUBJECTED TO MOVING LOADS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">APPLICATION OF THE WAVE FINITE ELEMENTS FOR CALCULATING DYNAMIC RESPONSES OF 2D STRUCTURES OF ARBITRARY SHAPES SUBJECTED TO EXTERNAL LOADS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compdyn 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Crète, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/120119.7252.18849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915351v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of dominant noise sources in a diesel power group</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Monitoring of non-ballasted railway tracks in tunnel: development of a robot for the automatic detection of damaged concrete blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th World Congress on Railway Research (WCCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915347v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPLICATION OF THE WAVE FINITE ELEMENTS FOR CALCULATING DYNAMIC RESPONSES OF 2D STRUCTURES OF ARBITRARY SHAPES SUBJECTED TO EXTERNAL LOADS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A domain decomposition method with fast convergence for the Helmholtz equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compdyn 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18154/rwth-conv-239707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7712/120119.7252.18849⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02915352v1</w:t>
+                <w:t xml:space="preserve">hal-02915348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAVE FINITE ELEMENT METHOD AND MOVING LOADS FOR THE DYNAMIC ANALYSIS OF RAILWAY TRACKS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">DIRECT COMPUTATION OF ABSORBING BOUNDARY CONDITIONS AT THE DISCRETE LEVEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics (WCCM XIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142477v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIRECT COMPUTATION OF ABSORBING BOUNDARY CONDITIONS AT THE DISCRETE LEVEL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">WAVE FINITE ELEMENT METHOD AND MOVING LOADS FOR THE DYNAMIC ANALYSIS OF RAILWAY TRACKS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc L Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics (WCCM XIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142455v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE FINITE ELEMENT METHOD FOR VIBRATION OF PERIODIC STRUCTURES SUBJECTED TO EXTERNAL LOADS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYTIC METHOD TO IDENTIFY TRAIN LOAD FROM INTEGRATED SLEEPER IN-SITU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Hung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, NEW YORK, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation des vibrations mécaniques en basse fréquence par un absorbeur dynamique non-linéaire</w:t>
+                <w:t xml:space="preserve">Attenuation of acoustic waves and mechanical vibrations at low frequencies by a nonlinear dynamical absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Lavazec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465719v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis on acoustic performance of fully-enclosed barrier in urban railway transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiu Tong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré P. Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Asian Pacific Vibration Conference (APVC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nankin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation of acoustic waves and mechanical vibrations at low frequencies by a nonlinear dynamical absorber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dynamic computations of nonlinear beams in contact with rough surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Dai Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ping Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Eurodyn 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585746v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic computations of nonlinear beams in contact with rough surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Computational method for the dynamics of railway tracks on a non-uniform viscoelastic foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zouhir Abbadi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai-Ping Yin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gaudin</w:t>
+                <w:t xml:space="preserve">Jean-Luc Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurodyn 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">X International Conference on Structural Dynamics (EURODYN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rome, Italy. pp.354-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696210v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698476v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational method for the dynamics of railway tracks on a non-uniform viscoelastic foundation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Attenuation of acoustic waves and mechanical vibrations at low frequencies by a nonlinear dynamical absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Lavazec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pochet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X International Conference on Structural Dynamics (EURODYN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Rome, Italy. pp.354-359</w:t>
+              <w:t xml:space="preserve">USNCCM 2017, 14th U. S. National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698476v2</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation of acoustic waves and mechanical vibrations at low frequencies by a nonlinear dynamical absorber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effective Properties of Phononic Crystals in Bragg Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. E. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 2017, 14th U. S. National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Metamaterials'2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566420v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Properties of Phononic Crystals in Bragg Regime</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Harmonic balance method with iterative frequency technique for nonlinear oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamaterials'2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">ENOC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665401v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic balance method with iterative frequency technique for nonlinear oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analytical model of the dynamics of railway sleeper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">6 th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696203v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical model of the dynamics of railway sleeper</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Atténuation des vibrations mécaniques en basse fréquence par un absorbeur dynamique non-linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Lavazec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696191v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear microstructured material to reduce noise and vibrations at low frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Lavazec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Batou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Conference on Motion and Vibration Control and Recent Advances in Structural Dynamics, MoVIc and RASD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Southampton, United Kingdom. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de réseaux de résonateurs acoustiques pour la réduction du bruit de contact pneumatique chaussée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dynamics of beams on a periodical foundation: an analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA/VISHNO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">EMI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696141v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of beams on a periodical foundation: an analytical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Etude de réseaux de résonateurs acoustiques pour la réduction du bruit de contact pneumatique chaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMI International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">CFA/VISHNO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696151v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuation of noise and vibration at low frequencies using a nonlinear microstructured material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Lavazec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Batou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KU Leuven, Sep 2016, Leuven, Belgium. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériau microstructuré non-linéaire pour l’atténuation du bruit et des vibrations en basses fréquences</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A wave-based numerical approach for fast analysis of the dynamic response of periodic structures with local perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anas Batou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès Francais d'Acoustique et 20ème colloque VIbrations, SHocks and NOise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303185v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave-based numerical approach for fast analysis of the dynamic response of periodic structures with local perturbations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Response of a Periodically Supported Beam on a Non-Uniform Viscoelastic Foundation subject to Moving Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Third International Conference on Railway Technology: Research, Development and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Cagliari, Italy. pp.185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.110.185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696145v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of a Periodically Supported Beam on a Non-Uniform Viscoelastic Foundation subject to Moving Loads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Métamatériau microstructuré non-linéaire pour l’atténuation du bruit et des vibrations en basses fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Lavazec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Batou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Railway Technology: Research, Development and Maintenance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13e Congrès Francais d'Acoustique et 20ème colloque VIbrations, SHocks and NOise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696135v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D wave finite element-based superelement formulation for acoustic analysis of cavities of arbitrary shapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Statistical inverse problems for non-Gaussian non-stationary stochastic processes defined by a set of realizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Funfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ouhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hersonissos;Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">Workshop "Propagation of Uncertainty", Institut Henti Poincaré, 2015, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266395v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical inverse problems for non-Gaussian non-stationary stochastic processes defined by a set of realizations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A wave-based reduction technique for the dynamic behavior of periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Propagation of Uncertainty", Institut Henti Poincaré, 2015, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">COMPDYN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306386v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast semi-analytical method for computing the response of railway tracks on nonlinear foundations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+                <w:t xml:space="preserve">Stochastic representations and statistical inverse identification for uncertainty quantification in computational mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Cumunel</w:t>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinh-Tien Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hersonissos ,Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">(Plenary Lecture) UNCECOMP 2015, 1st ECCOMAS Thematic International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Papadrakakis, May 2015, The Island of Crete, Greece. pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266403v1</w:t>
+                <w:t xml:space="preserve">hal-01158252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave-based reduction technique for the dynamic behavior of periodic structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A fast semi-analytical method for computing the response of railway tracks on nonlinear foundations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Cumunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">, May 2015, Hersonissos ,Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266388v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic representations and statistical inverse identification for uncertainty quantification in computational mechanics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 2D wave finite element-based superelement formulation for acoustic analysis of cavities of arbitrary shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Plenary Lecture) UNCECOMP 2015, 1st ECCOMAS Thematic International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Papadrakakis, May 2015, The Island of Crete, Greece. pp.1-26</w:t>
+              <w:t xml:space="preserve">COMPDYN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hersonissos;Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158252v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the three-dimensional sound pressure field around bodies with macro porosities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Tire/ Road Dynamic Contact; Study of Different Approaches to Modelling of a Tire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladan Pahlevani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">EURODYN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118273v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire/ Road Dynamic Contact; Study of Different Approaches to Modelling of a Tire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mesure in situ de la perte par insertion d'un prototype de protection antibruit de faible hauteur adaptée au tramway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Koreneff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">12ème Congrès Français d'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118252v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical computation of noise radiation from breaking systems for squeal noise prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS 11th World Congress on Computational Mechanics,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure in situ de la perte par insertion d'un prototype de protection antibruit de faible hauteur adaptée au tramway</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dynamic response of railway tracks in tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Joyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Français d'acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS 11th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118291v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic response of railway tracks in tunnel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Calcul de l’effet dièdre d’un pneumatique avec des sculptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 11th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">12ème Congrès Français d'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118265v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de l’effet dièdre d’un pneumatique avec des sculptures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Tire/road contact modeling for the in-vehicle noise prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Dai Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Français d'acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Internoise 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118306v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire/road contact modeling for the in-vehicle noise prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Calculation of the three-dimensional sound pressure field around bodies with macro porosities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zouhir Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">The 21st International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118315v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boundary Element Formulation for the Wave Propagation in Unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray Fredlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th BIOT Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Vienna, Austria. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/9780784412992.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and identification of non Gaussian multivariate random fields and application to the excitation of trains by the track irregularities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Jeunes Chercheurs en Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la résistance au roulement pneumatique chaussée par approche multipoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Huong Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Franco-Vietnamienne, CIGOS-2013, Construction et Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical behavior of trains excited by a non-Gaussian vector-valued random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Thematic Conference on Multibody Dynamics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Zagreb, Croatia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karhunen-Loève based sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Uncertainty Quantification in Fluids Simulation (BOQUSE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical inverse problems for non-Gaussian vector valued random fields with a set of experimental realizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOSSAR 2013, 11th International Conference on Structural Safety and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Columbia University, Jun 2013, New-York, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical behavior of trains excited by a non-Gaussian vector-valued random field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2013, 4th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Kos Island, Greece. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensivity-based shape optimization of a rigid tramway low-height noise barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor W. Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15190,5358 +15199,5358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Innsbruck, Austria. pp.726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic analysis of a tire using a nonlinear Timoshenko ring model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Identification of polynomial chaos representations in high dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gaudin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2012-USD2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.1629-1640</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Raleigh, North Carolina, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782270v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast algorithm for computing dynamic tyre road contact forces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Application of admittance optimization to the design of a low-height tramway noise barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor W. Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.4111-4116</w:t>
+              <w:t xml:space="preserve">Internoise 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, New York City, NY, United States. pp.727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782242v1</w:t>
+                <w:t xml:space="preserve">hal-00781159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of polynomial chaos representations in high dimension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Modeling the track geometry variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Raleigh, North Carolina, United States. pp.1</w:t>
+              <w:t xml:space="preserve">10th World Congress on Computational Mechanics(WCCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, São Paulo, Brazil. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701619v1</w:t>
+                <w:t xml:space="preserve">hal-00734159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of admittance optimization to the design of a low-height tramway noise barriers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Study of Waveguides with Sections of Proportional Sizes: Application to Wave Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, New York City, NY, United States. pp.727</w:t>
+              <w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781159v1</w:t>
+                <w:t xml:space="preserve">hal-00782258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the track geometry variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Influence of the track geometry variability on the train behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress on Computational Mechanics(WCCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, São Paulo, Brazil. pp.1-11</w:t>
+              <w:t xml:space="preserve">Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vienna University of Technology, Sep 2012, Vienna, Austria. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734159v1</w:t>
+                <w:t xml:space="preserve">hal-00734173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Waveguides with Sections of Proportional Sizes: Application to Wave Radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Scattering of a cylinder covered with an arbitrary distribution of admittance and application to the design of a tramway noise abatement system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor W. Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Computational Structures Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.1-18</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.4055-4060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782258v1</w:t>
+                <w:t xml:space="preserve">hal-00782251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the track geometry variability on the train behavior</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dynamic analysis of a tire using a nonlinear Timoshenko ring model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Dai Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Fünfschilling</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vienna University of Technology, Sep 2012, Vienna, Austria. pp.1-2</w:t>
+              <w:t xml:space="preserve">ISMA2012-USD2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.1629-1640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734173v1</w:t>
+                <w:t xml:space="preserve">hal-00782270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of a cylinder covered with an arbitrary distribution of admittance and application to the design of a tramway noise abatement system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A fast algorithm for computing dynamic tyre road contact forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jean</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.4055-4060</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.4111-4116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782251v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modelling of track irregularities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A fast method for computing convolutions with structural Green's functions: application to tire/road contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth International Conference on Civil, Structural and Environmental Engineering Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPDYN 2011, ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Corfu, Greece. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4203/ccp.96.14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00668724v1</w:t>
+                <w:t xml:space="preserve">hal-00668514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode rapide pour calculer un produit de convolution avec une fonction de Green : application au problème de contact dynamique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A wave based method for computing high-frequency radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2011, 10e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Presqu'île de Giens, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">EURODYN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. pp.634-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668511v1</w:t>
+                <w:t xml:space="preserve">hal-00668520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave based method for computing high-frequency radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Une méthode rapide pour calculer un produit de convolution avec une fonction de Green : application au problème de contact dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. pp.634-641</w:t>
+              <w:t xml:space="preserve">CSMA 2011, 10e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Presqu'île de Giens, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668520v1</w:t>
+                <w:t xml:space="preserve">hal-00668511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast method for computing convolutions with structural Green's functions: application to tire/road contact problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Waveguide Approach for Computing Exterior Acoustic Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN 2011, ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Corfu, Greece. pp.1-15</w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.139-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668514v1</w:t>
+                <w:t xml:space="preserve">hal-00668517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Waveguide Approach for Computing Exterior Acoustic Radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Modèle de contact dynamique pneumatique/chaussée basé sur les fonctions de Green</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.139-144</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668517v1</w:t>
+                <w:t xml:space="preserve">hal-00668524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de contact dynamique pneumatique/chaussée basé sur les fonctions de Green</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Track irregularities stochastic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Thirteenth International Conference on Civil, Structural and Environmental Engineering Computing (CC2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Chania, Crete, Greece. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668524v1</w:t>
+                <w:t xml:space="preserve">hal-00698716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Track irregularities stochastic modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Fundamental Solution for Unsaturated Poroelastic Media under Dynamic Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooneh Maghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth International Conference on Civil, Structural and Environmental Engineering Computing (CC2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Chania, Crete, Greece. pp.1-16</w:t>
+              <w:t xml:space="preserve">BETEQ 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Brasilia, Brazil. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698716v1</w:t>
+                <w:t xml:space="preserve">hal-00669010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Fundamental Solution for Unsaturated Poroelastic Media under Dynamic Loadings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Stochastic modelling of track irregularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BETEQ 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirteenth International Conference on Civil, Structural and Environmental Engineering Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Chania, Greece. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.96.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669010v1</w:t>
+                <w:t xml:space="preserve">hal-00668724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Boundary Element Formulation based on the Convolution Quadrature Method for the Dynamic Behaviour Analysis of the Unsaturated Soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Fundamental Solution for the Dynamic Behaviour Analysis of Multiphasic Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international conference on Multiscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics. Solids, Structures and Coupled Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520507v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Boundary Element Formulation based on the Convolution Quadrature Method for the Quasi-static Behaviour Analysis of the Unsaturated Soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence of impedance distribution and optimal impedance design in the context of noise barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor W. Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Defrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Boundary Element and Meshless Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">159th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, United States. pp.1776-1776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628831v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled discrete/continuous methodology for in plane loaded elastic masonry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Efficient computation of tire/road contact forces using an ARMA model of the Green function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Congress on Computational Mechanics: Solids, Structures and Coupled Problems in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">Vibrations Chocs et Bruit (VCB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628758v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Fundamental Solution for the Dynamic Behaviour Analysis of Multiphasic Porous Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">A Boundary Element Formulation based on the Convolution Quadrature Method for the Quasi-static Behaviour Analysis of the Unsaturated Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics. Solids, Structures and Coupled Problems in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Boundary Element and Meshless Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Berlin, Germany. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520503v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of impedance distribution and optimal impedance design in the context of noise barriers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Computation of Green's functions of periodic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Defrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">159th Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, United States. pp.1776-1776</w:t>
+              <w:t xml:space="preserve">Computational Mechanics of heterogeneous materials and structures. Dynamic and Stochastic Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628734v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient computation of tire/road contact forces using an ARMA model of the Green function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrations Chocs et Bruit (VCB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. 18p</w:t>
+              <w:t xml:space="preserve">XVIIth Symposium Vibrations, Chocs et Bruit, Ecole Centrale de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636947v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Green's functions of periodic materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A recursive finite element method for computing tyre vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics of heterogeneous materials and structures. Dynamic and Stochastic Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">Impact 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628779v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of tire/road contact forces using an ARMA model of the Green function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Tow-dimensional fundamental solution for dynamic behaviour analysis of unsaturated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooneh Maghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth Symposium Vibrations, Chocs et Bruit, Ecole Centrale de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Unsaturated soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelone, Spain. pp.1049-1054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527575v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boundary Element Formulation based on the Convolution Quadrature Method for the Quasi-static Behaviour Analysis of the Unsaturated Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Boundary Element and Meshless Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Berlin, Germany. 6 p</w:t>
+              <w:t xml:space="preserve">, Jul 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520524v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recursive finite element method for computing tyre vibrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Boundary Element Formulation based on the Convolution Quadrature Method for the Dynamic Behaviour Analysis of the Unsaturated Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooneh Maghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tunisia</w:t>
+              <w:t xml:space="preserve">1st international conference on Multiscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628770v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tow-dimensional fundamental solution for dynamic behaviour analysis of unsaturated soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Coupled discrete/continuous methodology for in plane loaded elastic masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Unsaturated soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelone, Spain. pp.1049-1054</w:t>
+              <w:t xml:space="preserve">IV European Congress on Computational Mechanics: Solids, Structures and Coupled Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520534v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOUNDARY INTEGRAL EQUATIONS OF UNSATURATED POROELASTIC MEDIA UNDER HEATING IN FREQUENCY DOMAIN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Boundary Integral Equations in Frequency Domain for the Dynamic Behaviour Analysis of Unsaturated Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Computational Geomechanics (ComGeo I)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Juan-les-Pins, France. pp.476-485</w:t>
+              <w:t xml:space="preserve">10th International Conference on Boundary Element and Meshless Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Athens, Greece. pp.271-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520532v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Integral Equations in Frequency Domain for the Dynamic Behaviour Analysis of Unsaturated Soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Computational elastoacoustics of uncertain complex systems and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Boundary Element and Meshless Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Athens, Greece. pp.271-276</w:t>
+              <w:t xml:space="preserve">(Semi-Plenary Lecture) Compdyn 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Rethymno, Greece. pp.Pages: 71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520520v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational elastoacoustics of uncertain complex systems and experimental validation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dynamique Harmonique d'un Couplage Discret/Continu : Application à un Modèle Unidimensionnel de Voies Ferrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Gagliardini</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Semi-Plenary Lecture) Compdyn 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Rethymno, Greece. pp.Pages: 71-84</w:t>
+              <w:t xml:space="preserve">9ième Congrès de Mécanique, FS Semlalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Marrakech, France. pp.100-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684640v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche couplée discrète/continue pour l'étude statique d'un modèle de voie ferrée en 1D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AUGC2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique Harmonique d'un Couplage Discret/Continu : Application à un Modèle Unidimensionnel de Voies Ferrées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">3D transient fundamental solution of multiphase porous media under heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooneh Maghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ième Congrès de Mécanique, FS Semlalia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Marrakech, France. pp.100-102</w:t>
+              <w:t xml:space="preserve">Fourth Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, New York, United States. pp.911-916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517352v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D transient fundamental solution of multiphase porous media under heating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">BOUNDARY INTEGRAL EQUATIONS OF UNSATURATED POROELASTIC MEDIA UNDER HEATING IN FREQUENCY DOMAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Biot Conference on Poromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, New York, United States. pp.911-916</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Computational Geomechanics (ComGeo I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Juan-les-Pins, France. pp.476-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520525v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of dynamical contact forces for tyre/road noise application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Dependance of the contact area on the velocity of a rolling tire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Erlicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008 - Euronoise 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">EuroNoise 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp 1635-1640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008196v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependance of the contact area on the velocity of a rolling tire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEUFRABASE : A German-French acoustic database on road pavements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Droste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auerbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroNoise 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp 1635-1640</w:t>
+              <w:t xml:space="preserve">Acoustics' 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387386v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEUFRABASE : A German-French acoustic database on road pavements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional Thermo-Poro- mechanic fundamental solution for unsaturated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooneh Maghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Auerbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics' 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. 6p</w:t>
+              <w:t xml:space="preserve">9th International Conference on Boundary Element and Meshless Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seville, Spain. pp.371-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388355v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional Thermo-Poro- mechanic fundamental solution for unsaturated soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Experimental study of dynamical contact forces for tyre/road noise application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Boundary Element and Meshless Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seville, Spain. pp.371-380</w:t>
+              <w:t xml:space="preserve">Acoustics 2008 - Euronoise 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520518v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche numérique pour structures périodiques : Application au comportement vibratoire d'un pneumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Erlicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified prediction of contact forces for tire-road noise modeling : theoretical and experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré P. Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNOISE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Istanbul, Turkey. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visco-elastic modelling for asphalt pavements : Software ViscoRoute</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Prediction of contact stresses for tyre-road noise modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Asphalt Pavements (ISAP Québec 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, QUEBEC, Canada. pp.937-946</w:t>
+              <w:t xml:space="preserve">Euronoise 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538742v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of contact stresses for tyre-road noise modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Visco-elastic modelling for asphalt pavements : Software ViscoRoute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tamagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronoise 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">10th International Conference on Asphalt Pavements (ISAP Québec 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, QUEBEC, Canada. pp.937-946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008670v1</w:t>
+                <w:t xml:space="preserve">hal-01538742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element method for granular materials, preparation and settlement prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Karrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international conference on advances in mechanical engineering and mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, hammamet, Tunisia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibroacoustics of a cavity coupled with an uncertain composite panel</w:t>
+                <w:t xml:space="preserve">Uncertainties in structural dynamics for composite sandwich panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Marne-la-Vallée, Sep 2005, Paris, France. pp.Pages: 859-864</w:t>
+              <w:t xml:space="preserve">International Conference on Modal Analysis, Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Leuven, Belgium. pp.Pages: 2995-3008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686195v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in structural dynamics for composite sandwich panels</w:t>
+                <w:t xml:space="preserve">Identification et validation expérimentale d'un modèle stochastique des incertitudes en vibroacoustique d'un panneau composite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Modal Analysis, Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Leuven, Belgium. pp.Pages: 2995-3008</w:t>
+              <w:t xml:space="preserve">17ème Congrès Français de Mécanique 2005 pp. 1-5, Troyes, France, 29 Août - 2 Septembre, 2005.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2005, Troyes, France. pp.Pages : 1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686190v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et validation expérimentale d'un modèle stochastique des incertitudes en vibroacoustique d'un panneau composite.</w:t>
+                <w:t xml:space="preserve">Vibroacoustics of a cavity coupled with an uncertain composite panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Français de Mécanique 2005 pp. 1-5, Troyes, France, 29 Août - 2 Septembre, 2005.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Aug 2005, Troyes, France. pp.Pages : 1-5</w:t>
+              <w:t xml:space="preserve">6th International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Marne-la-Vallée, Sep 2005, Paris, France. pp.Pages: 859-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773337v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement dynamique d’un banc d’essai de voie ferrée par le code CESAR-LCPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Shaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Colloque «Vibration, Chocs et bruit»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de chaussées viscoélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tamagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, NICE, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behaviour of ballasted railway tracks: a discrete/continuous approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ninth International Conference on Civil and Structural Engineering Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of multilayer viscoelastic road structures under moving loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tamagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ninth International Conference on Civil and Structural Engineering Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Egmond aan Zee, Netherlands. Paper 79, doi:10.4203/ccp.77.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new numerical approach for infinite Euler-Bernoulli beam on a Winkler foundation under high-velocity moving loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fifth European Conference on Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de structures soumises à une charge mobile par la méthode des éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A no-tension model for granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20551,317 +20560,317 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique et dégradation d'une voie ferrée en tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the three-dimensional sound pressure field around bodies with macro porosities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruit de contact pneumatique chaussée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Sameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth Symposium Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Écully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20871,91 +20880,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire une mesure en mécanique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Ponts, pp.207, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20965,147 +20974,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosité dans les fluides.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mesures de vibrations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire une mesure en mécanique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Ponts, pp.207, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004667v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la mesure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire une mesure en mécanique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Ponts, pp.207, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21124,181 +21120,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de vibrations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Viscosité dans les fluides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire une mesure en mécanique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Ponts, pp.207, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004640v1</w:t>
+                <w:t xml:space="preserve">hal-01004667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de pressions acoustiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire une mesure en mécanique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Ponts, pp.207, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational elastoacoustics of uncertain complex systems and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21307,101 +21316,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Papadrakakis. D.C. Charmpis, N.D. Lagaros, Y. Tsompanakis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press / Balkema, Taylor and Francis Group, pp.Pages: 71-84, 2009, Structures and Infrastructures Series, Volume 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21411,130 +21420,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and identification of non Gaussian multivariate random fields and application to the excitation of trains by the track irregularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21544,346 +21553,346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for elastic and viscoelastic punch indentation problems with experimental validation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A recursive approach for the finite element computation of waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Vilke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00232791v1</w:t>
+                <w:t xml:space="preserve">hal-00348390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recursive approach for the finite element computation of waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A simple model for elastic and viscoelastic punch indentation problems with experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Sameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Vilke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348390v1</w:t>
+                <w:t xml:space="preserve">hal-00232791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODSurf : Modélisation et réalisation d'une couche de roulement de chaussée optimisée, dense et peu bruyante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beguere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 213p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21893,100 +21902,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acoustique des problèmes couples fluide-structure - Application au contrôle actif du son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole des Ponts ParisTech, 1994. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00004620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21996,105 +22005,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01510839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId437"/>
+      <w:footerReference w:type="default" r:id="rId438"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22241,51 +22250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duhamel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2026.104512" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459848v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101572" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118576" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221099353" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114676" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02870487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hung Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20922905" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiutong Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyun Luo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honore Yin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.107079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040058v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219455421500024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103346" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Lavazec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2018.10.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02892324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919379" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loaec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040392" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; P. Yin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16356/j.1005-1120.2018.01.058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVNV.2018.095183" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Pahlevani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hai-Ping" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVNV.2018.093105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.09.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Yassine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Salman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shaer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation5010001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Dai Vu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Abbadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ping Yin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.01.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695464v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pochet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.10.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2936-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Batou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012190" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695311v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mencik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.07.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Funfschilling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.01.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Mencik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.03.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266356v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolibois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Defrance" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Koreneff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.02.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130905095" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118142v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jolibois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Koreneff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.02.036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949276v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Meftah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.849483" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914418v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso-L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.03.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HBDPS2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850645v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2013.08.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781151v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor W. Sparrow" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSV.2012.07.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4LCD945-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11084950X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668326v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karrech" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Seibi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2010.08.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooneh Maghoul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Gatmiri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2011.078.051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hai Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJCM.20.9-27" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668467v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.07.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668419v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2011.05.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59RCDMKQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kozhevnikov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2009.10.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.08.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520412v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.10.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPR8X62M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.09.036" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482134v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Deloffre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2010.9690274" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Le Houedec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.11.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520484v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.820" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGJJTZ21-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791920v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.07.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C6R1Q18-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Minh Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.05.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309048v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Shaer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.02.055" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.04.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karrech" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0101-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006977v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2008.9690145" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.07.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977865v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377039v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corfdir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150429v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2007.04.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.02.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR2CR6L6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.10.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644698v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ricci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2005.03.035" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6T8MJ97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamagny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Harfouche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644720v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459872v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez Velasco" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lenglin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459880v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Chihaoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120225.12385.25031" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duhamel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459857v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459867v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rammal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hajjar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610931v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hev&#233; Lenglin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459803v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459814v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Funfschilling" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.7.7.2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351215v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351164v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-Truong Son" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351142v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351202v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Claudet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sabatier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992804v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848199v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689444v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368952v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689417v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689427v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689440v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Son Pham" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040152v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Paratore" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giuseppina Limongelli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915360v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915348v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/rwth-conv-239707" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915357v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915353v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7354.19200" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915351v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Pochet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915347v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Hassoun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Hallal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/rwth-conv-238911" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915352v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7252.18849" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142477v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142455v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142446v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978439v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Messad" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465719v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696175v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Tong Li" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Luo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585746v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696210v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698476v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566420v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665401v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nemati" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. E. Lee" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696203v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696191v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353214v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696141v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joyez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370625v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lavazec" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303185v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696145v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696135v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.185" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266395v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gobert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306386v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ouhbi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266403v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cumunel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266388v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158252v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh-Tien Le" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118273v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118252v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118227v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118291v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118265v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Joyez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118306v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118315v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949334v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Fredlund" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.103" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00852774v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919973v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huong Bui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844197v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940374v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806417v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806402v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869855v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782270v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Dai Vu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782242v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701619v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781159v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734159v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782258v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734173v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782251v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668724v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.96.14" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668511v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668520v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668514v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668517v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668524v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698716v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669010v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520507v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628831v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628758v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520503v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628734v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636947v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628779v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527575v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520524v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628770v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520534v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520532v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520520v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684640v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Durand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gagliardini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435833v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517352v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520525v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008196v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387386v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cesbron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388355v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Droste" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauvreau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auerbach" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520518v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362437v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Hai Nguyen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007803v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538742v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008670v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736176v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686195v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686190v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773337v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647621v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561665v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646459v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646474v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646497v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646504v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646510v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948275v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948321v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00557880v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sameur" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004621v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004667v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004623v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004640v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004657v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746908v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844192v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232791v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vilke" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348390v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281369v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beguere" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conte" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coquelle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004620v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01510839v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duhamel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2026.104512" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459848v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101572" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118576" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114676" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hoang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221099353" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02870487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hung Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20922905" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219455421500024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiutong Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyun Luo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honore Yin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.107079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103437" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103346" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Lavazec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2018.10.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02892324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919379" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loaec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040392" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; P. Yin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16356/j.1005-1120.2018.01.058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVNV.2018.095183" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.09.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Pahlevani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hai-Ping" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVNV.2018.093105" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Dai Vu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Abbadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ping Yin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.01.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pochet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695465v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.10.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Yassine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Salman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shaer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation5010001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mencik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.07.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657607v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Batou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012190" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695314v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2936-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188551v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Mencik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolibois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Defrance" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Koreneff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.02.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Funfschilling" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.01.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130905095" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118142v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jolibois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Koreneff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914418v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso-L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.03.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HBDPS2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2013.08.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Meftah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.849483" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.02.036" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781151v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor W. Sparrow" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSV.2012.07.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4LCD945-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11084950X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooneh Maghoul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Gatmiri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2011.078.051" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karrech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Seibi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2010.08.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hai Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJCM.20.9-27" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668467v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.07.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668419v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2011.05.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59RCDMKQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.09.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.10.022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPR8X62M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517335v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kozhevnikov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2009.10.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561917v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.08.020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482134v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Deloffre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2010.9690274" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791920v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Le Houedec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.07.018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C6R1Q18-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Minh Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.05.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007123v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.11.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.820" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGJJTZ21-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.04.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345915v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273816v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karrech" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0101-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2008.9690145" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309048v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Shaer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.02.055" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.07.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977865v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377039v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corfdir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150429v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2007.04.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.02.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR2CR6L6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.10.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamagny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Harfouche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644698v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ricci" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2005.03.035" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6T8MJ97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644720v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459867v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rammal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hajjar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459857v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duhamel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120125.12479.25307" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459880v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Chihaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120225.12385.25031" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez Velasco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lenglin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610951v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610931v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hev&#233; Lenglin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459803v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459814v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Funfschilling" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.7.7.2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351215v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351164v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-Truong Son" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351202v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Claudet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sabatier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351142v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992804v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689444v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689417v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689427v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689440v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Son Pham" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040152v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Paratore" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giuseppina Limongelli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915357v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7354.19200" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915351v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Pochet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915347v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Hassoun" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Hallal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/rwth-conv-238911" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915352v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7252.18849" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915360v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915348v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/rwth-conv-239707" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142455v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142477v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142446v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978439v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Messad" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585746v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696175v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Tong Li" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Luo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696210v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698476v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566420v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665401v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nemati" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. E. Lee" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696203v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696191v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353214v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joyez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696141v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370625v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lavazec" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696145v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696135v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.185" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303185v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306386v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ouhbi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266388v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158252v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh-Tien Le" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266403v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cumunel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266395v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gobert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118252v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118291v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118227v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118265v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Joyez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118306v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118315v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118273v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949334v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Fredlund" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.103" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00852774v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919973v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huong Bui" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844197v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940374v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806417v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806402v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869855v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701619v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781159v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734159v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782258v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734173v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782251v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782270v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Dai Vu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782242v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668514v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668511v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668517v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668524v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698716v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669010v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668724v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.96.14" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520503v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628734v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636947v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520524v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628779v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527575v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628770v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520534v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628831v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520507v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628758v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520520v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684640v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Durand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gagliardini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517352v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435833v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520525v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520532v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387386v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cesbron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388355v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Droste" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauvreau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auerbach" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520518v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008196v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362437v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Hai Nguyen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007803v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008670v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538742v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736176v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686190v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773337v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686195v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647621v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561665v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646459v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646474v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646497v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646504v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646510v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948275v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948321v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00557880v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sameur" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004621v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004640v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004623v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004667v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004657v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746908v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844192v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348390v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232791v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vilke" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281369v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beguere" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conte" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coquelle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004620v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01510839v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>