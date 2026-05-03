--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -806,161 +806,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Non-Homogeneous Foundations On the Dynamic Responses of Railway Sleepers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave finite element method for waveguides and periodic structures subjected to arbitrary loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Structural Stability and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/s0219455421500024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2020.103437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040058v1</w:t>
+                <w:t xml:space="preserve">hal-03040066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the acoustic performance of a nearly-enclosed noise barrier using scale model experiments and a 2.5-D BEM approach</w:t>
               </w:r>
@@ -1057,131 +1027,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave finite element method for waveguides and periodic structures subjected to arbitrary loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Non-Homogeneous Foundations On the Dynamic Responses of Railway Sleepers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le-Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 179, </w:t>
+              <w:t xml:space="preserve">International Journal of Structural Stability and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2020.103437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/s0219455421500024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040066v1</w:t>
+                <w:t xml:space="preserve">hal-03040058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of absorbing boundary conditions at the discrete level for acoustic waves in the frequency domain</w:t>
               </w:r>
@@ -1949,248 +1949,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical response of a Timoshenko beams on periodical nonlinear supports subjected to moving forces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien Hoang</w:t>
+                <w:t xml:space="preserve">Comparison of different tyre models for tyre/road noise applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladan Pahlevani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Forêt</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.09.028⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Noise and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJVNV.2018.093105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986669v1</w:t>
+                <w:t xml:space="preserve">hal-02132697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different tyre models for tyre/road noise applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ladan Pahlevani</w:t>
+                <w:t xml:space="preserve">Dynamical response of a Timoshenko beams on periodical nonlinear supports subjected to moving forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Noise and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (1), pp.16. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176, pp.673-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJVNV.2018.093105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132697v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of force distribution for a periodically supported beam subjected to moving loads</w:t>
               </w:r>
@@ -3032,134 +3032,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave finite element-based approach for the modeling of periodic structures with local perturbations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mencik</w:t>
+                <w:t xml:space="preserve">Response of a periodically supported beam on a nonlinear foundation subjected to moving loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ping Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2016.07.010⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (2), pp.953 - 961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-016-2936-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695311v1</w:t>
+                <w:t xml:space="preserve">hal-01695314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Microstructured Material to Reduce Noise and Vibrations at Low Frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Lavazec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3181,229 +3220,190 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Batou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 744, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/744/1/012190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of a periodically supported beam on a nonlinear foundation subjected to moving loads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien Hoang</w:t>
+                <w:t xml:space="preserve">A wave finite element-based approach for the modeling of periodic structures with local perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 86 (2), pp.953 - 961. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.40 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-016-2936-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2016.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695314v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wave-based model reduction technique for the description of the dynamic behavior of periodic structures involving arbitrary-shaped substructures and large-sized finite element models</w:t>
               </w:r>
@@ -3999,51 +3999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4271,51 +4271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (5-6), pp.284-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4719,235 +4719,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Propagation in Unsaturated Poroelastic Media: Boundary Integral Formulation and Three-dimensional Fundamental Solution</w:t>
+                <w:t xml:space="preserve">Finite element modelling of rate-dependent ratcheting in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooneh Maghoul</w:t>
+                <w:t xml:space="preserve">Ali Karrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+                <w:t xml:space="preserve">Abdennour Seibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 78 (1), pp.51-76. </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.105-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3970/cmes.2011.078.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2010.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669004v1</w:t>
+                <w:t xml:space="preserve">hal-00668326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of rate-dependent ratcheting in granular materials</w:t>
+                <w:t xml:space="preserve">Wave Propagation in Unsaturated Poroelastic Media: Boundary Integral Formulation and Three-dimensional Fundamental Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Karrech</w:t>
+                <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Seibi</w:t>
+                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38, pp.105-112. </w:t>
+              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (1), pp.51-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2010.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3970/cmes.2011.078.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668326v1</w:t>
+                <w:t xml:space="preserve">hal-00669004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recursive finite element method for computing tyre vibrations</w:t>
               </w:r>
@@ -5141,64 +5141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary integral formulation and two-dimensional fundamental solutions for dynamic behavior analysis of unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5251,524 +5251,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and Dynamic Studies for Coupling Discrete and Continuum Media; Application to a Simple Railway Track Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Hammoud</w:t>
+                <w:t xml:space="preserve">Two-dimensional transient thermo-hydro-mechanical fundamental solutions of multiphase porous media in frequency and time domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 47 (2), pp.276-290. </w:t>
+              <w:t xml:space="preserve">, 2010, 47 (5), pp.595-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517323v1</w:t>
+                <w:t xml:space="preserve">hal-00520412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional transient thermo-hydro-mechanical fundamental solutions of multiphase porous media in frequency and time domains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pooneh Maghoul</w:t>
+                <w:t xml:space="preserve">A new algorithm for solving the multi-indentation problem of rigid bodies of arbitrary shapes on a viscoelastic half-space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kozhevnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (3), pp.399-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2009.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.10.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00520412v1</w:t>
+                <w:t xml:space="preserve">hal-00517335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new algorithm for solving the multi-indentation problem of rigid bodies of arbitrary shapes on a viscoelastic half-space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Kozhevnikov</w:t>
+                <w:t xml:space="preserve">Influence of sliding interfaces on the response of a layered viscoelastic medium under a moving load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2009.10.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (25-26), pp.3435-3446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517335v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sliding interfaces on the response of a layered viscoelastic medium under a moving load</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+                <w:t xml:space="preserve">Static and Dynamic Studies for Coupling Discrete and Continuum Media; Application to a Simple Railway Track Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 47 (25-26), pp.3435-3446. </w:t>
+              <w:t xml:space="preserve">, 2010, 47 (2), pp.276-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561917v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoroute 2.0: a tool for the simulation of moving load effects on asphalt pavement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5867,51 +5867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6195,77 +6195,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional transient thermo-hydro-mechanical fundamental solutions of unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6324,51 +6324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new algorithm for computing the indentation of a rigid body of arbitrary shape on a viscoelastic half-space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Kozhevnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7612,51 +7612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoroute: viscoelastic modeling for asphalt pavements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tamagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,295 +7970,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELASTIC RESPONSE AND PERMANENT SETTLEMENT PREDICTION OF A REDUCED SCALE HIGH SPEED RAILWAY TRACK PORTION USING MACHINE LEARNING</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DYNAMIC COMPUTATION OF LARGE FINITE TWO-DIMENSIONAL PERIODIC STRUCTURES MADE OF LINEAR ELASTIC MATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Rammal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Duhamel</w:t>
+                <w:t xml:space="preserve">D Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/120125.12479.25307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459867v1</w:t>
+                <w:t xml:space="preserve">hal-05459861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIME RESPONSE COMPUTATION OF 1D-PERIODIC STRUCTURES WITH WAVE-BASED ABSORBING BOUNDARY CONDITIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M Mencik</w:t>
+                <w:t xml:space="preserve">ELASTIC RESPONSE AND PERMANENT SETTLEMENT PREDICTION OF A REDUCED SCALE HIGH SPEED RAILWAY TRACK PORTION USING MACHINE LEARNING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Shaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Duhamel</w:t>
+                <w:t xml:space="preserve">Ali Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), Greece</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459857v1</w:t>
+                <w:t xml:space="preserve">hal-05459867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMIC COMPUTATION OF LARGE FINITE TWO-DIMENSIONAL PERIODIC STRUCTURES MADE OF LINEAR ELASTIC MATERIALS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">TIME RESPONSE COMPUTATION OF 1D-PERIODIC STRUCTURES WITH WAVE-BASED ABSORBING BOUNDARY CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), Greece. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7712/120125.12479.25307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05459861v1</w:t>
+                <w:t xml:space="preserve">hal-05459857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the lateral track irregularities from the behavior of the train's axles on a surrogate railway dynamics model</w:t>
               </w:r>
@@ -8480,290 +8480,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des défauts de géométrie verticaux d'une voie ferrée à l'aide de capteurs embarqués</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Chihaoui</w:t>
+                <w:t xml:space="preserve">Estimation de la durée de vie pour une voie ferrée sur dalle au travers d'une approche d'endommagement cumulatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hevé Lenglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610951v1</w:t>
+                <w:t xml:space="preserve">hal-04610931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la durée de vie pour une voie ferrée sur dalle au travers d'une approche d'endommagement cumulatif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gonzalez Velasco</w:t>
+                <w:t xml:space="preserve">Identification des défauts de géométrie verticaux d'une voie ferrée à l'aide de capteurs embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Chihaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Funfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610931v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of large finite and non-symmetrical twodimensional periodic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KU Leuven, Sep 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9132,251 +9132,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the response of damaged railway tracks subjected to constant moving loads: numerical results obtained with the wave finite element method and analytical results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computation of the dynamic response of finite two-dimensional periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN 2023 : 9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Athènes, Greece. 13 p</w:t>
+              <w:t xml:space="preserve">EURODYN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351202v1</w:t>
+                <w:t xml:space="preserve">hal-04351142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the dynamic response of finite two-dimensional periodic structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of the response of damaged railway tracks subjected to constant moving loads: numerical results obtained with the wave finite element method and analytical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">COMPDYN 2023 : 9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Athènes, Greece. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351142v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modeling of locally nonlinear infinite periodic structures using time-domain absorbing boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9634,51 +9634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A COMPARISON OF BEAM MODELS FOR THE DYNAMICS OF RAILWAY TRACKS ON A NON-UNIFORM VISCOELASTIC FOUNDATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9753,273 +9753,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some recent advances in the wave finite element method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic response of a cracked multi-span continuous beam subjected to a moving multi-axle vehicle load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong-Son Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compdyn 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Structural Health Monitoring of Intelligent Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689427v1</w:t>
+                <w:t xml:space="preserve">hal-03689440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic response of a cracked multi-span continuous beam subjected to a moving multi-axle vehicle load</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some recent advances in the wave finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Structural Health Monitoring of Intelligent Infrastructure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Compdyn 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689440v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPLICATION OF THE WAVE FINITE ELEMENT METHOD TO MULTI-SPAN BRIDGES</w:t>
               </w:r>
@@ -10329,51 +10329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE FINITE ELEMENT METHOD FOR COMPUTING THE DYNAMIC RESPONSE OF RAILWAY TRANSITION ZONES SUBJECTED TO MOVING LOADS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10669,852 +10669,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of non-ballasted railway tracks in tunnel: development of a robot for the automatic detection of damaged concrete blocks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A domain decomposition method with fast convergence for the Helmholtz equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Railway Research (WCCR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18154/rwth-conv-239707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915360v1</w:t>
+                <w:t xml:space="preserve">hal-02915348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A domain decomposition method with fast convergence for the Helmholtz equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of non-ballasted railway tracks in tunnel: development of a robot for the automatic detection of damaged concrete blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th World Congress on Railway Research (WCCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18154/rwth-conv-239707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02915348v1</w:t>
+                <w:t xml:space="preserve">hal-02915360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIRECT COMPUTATION OF ABSORBING BOUNDARY CONDITIONS AT THE DISCRETE LEVEL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WAVE FINITE ELEMENT METHOD AND MOVING LOADS FOR THE DYNAMIC ANALYSIS OF RAILWAY TRACKS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc L Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics (WCCM XIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142455v1</w:t>
+                <w:t xml:space="preserve">hal-02142477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAVE FINITE ELEMENT METHOD AND MOVING LOADS FOR THE DYNAMIC ANALYSIS OF RAILWAY TRACKS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIRECT COMPUTATION OF ABSORBING BOUNDARY CONDITIONS AT THE DISCRETE LEVEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics (WCCM XIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142477v1</w:t>
+                <w:t xml:space="preserve">hal-02142455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAVE FINITE ELEMENT METHOD FOR VIBRATION OF PERIODIC STRUCTURES SUBJECTED TO EXTERNAL LOADS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANALYTIC METHOD TO IDENTIFY TRAIN LOAD FROM INTEGRATED SLEEPER IN-SITU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, NEW YORK, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142446v1</w:t>
+                <w:t xml:space="preserve">hal-01978439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYTIC METHOD TO IDENTIFY TRAIN LOAD FROM INTEGRATED SLEEPER IN-SITU</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WAVE FINITE ELEMENT METHOD FOR VIBRATION OF PERIODIC STRUCTURES SUBJECTED TO EXTERNAL LOADS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, NEW YORK, United States</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978439v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation of acoustic waves and mechanical vibrations at low frequencies by a nonlinear dynamical absorber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analysis on acoustic performance of fully-enclosed barrier in urban railway transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiu Tong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">17th Asian Pacific Vibration Conference (APVC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nankin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585746v1</w:t>
+                <w:t xml:space="preserve">hal-01696175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis on acoustic performance of fully-enclosed barrier in urban railway transit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiu Tong Li</w:t>
+                <w:t xml:space="preserve">Attenuation of acoustic waves and mechanical vibrations at low frequencies by a nonlinear dynamical absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Lavazec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Asian Pacific Vibration Conference (APVC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nankin, China</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696175v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic computations of nonlinear beams in contact with rough surfaces</w:t>
               </w:r>
@@ -11615,243 +11615,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational method for the dynamics of railway tracks on a non-uniform viscoelastic foundation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien Hoang</w:t>
+                <w:t xml:space="preserve">Attenuation of acoustic waves and mechanical vibrations at low frequencies by a nonlinear dynamical absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Lavazec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pochet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X International Conference on Structural Dynamics (EURODYN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Rome, Italy. pp.354-359</w:t>
+              <w:t xml:space="preserve">USNCCM 2017, 14th U. S. National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698476v2</w:t>
+                <w:t xml:space="preserve">hal-01566420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation of acoustic waves and mechanical vibrations at low frequencies by a nonlinear dynamical absorber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
+                <w:t xml:space="preserve">Computational method for the dynamics of railway tracks on a non-uniform viscoelastic foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 2017, 14th U. S. National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">X International Conference on Structural Dynamics (EURODYN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rome, Italy. pp.354-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566420v1</w:t>
+                <w:t xml:space="preserve">hal-01698476v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Properties of Phononic Crystals in Bragg Regime</w:t>
               </w:r>
@@ -12109,51 +12109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6 th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
@@ -12342,51 +12342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Batou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Conference on Motion and Vibration Control and Recent Advances in Structural Dynamics, MoVIc and RASD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Southampton, United Kingdom. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12670,51 +12670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Batou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KU Leuven, Sep 2016, Leuven, Belgium. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12815,282 +12815,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of a Periodically Supported Beam on a Non-Uniform Viscoelastic Foundation subject to Moving Loads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien Hoang</w:t>
+                <w:t xml:space="preserve">Métamatériau microstructuré non-linéaire pour l’atténuation du bruit et des vibrations en basses fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Lavazec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Batou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Railway Technology: Research, Development and Maintenance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13e Congrès Francais d'Acoustique et 20ème colloque VIbrations, SHocks and NOise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696135v1</w:t>
+                <w:t xml:space="preserve">hal-01303185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériau microstructuré non-linéaire pour l’atténuation du bruit et des vibrations en basses fréquences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Déborah Lavazec</w:t>
+                <w:t xml:space="preserve">Response of a Periodically Supported Beam on a Non-Uniform Viscoelastic Foundation subject to Moving Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès Francais d'Acoustique et 20ème colloque VIbrations, SHocks and NOise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Third International Conference on Railway Technology: Research, Development and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Cagliari, Italy. pp.185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.110.185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303185v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical inverse problems for non-Gaussian non-stationary stochastic processes defined by a set of realizations</w:t>
               </w:r>
@@ -13628,77 +13628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tire/ Road Dynamic Contact; Study of Different Approaches to Modelling of a Tire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladan Pahlevani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13730,217 +13730,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure in situ de la perte par insertion d'un prototype de protection antibruit de faible hauteur adaptée au tramway</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical computation of noise radiation from breaking systems for squeal noise prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Français d'acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS 11th World Congress on Computational Mechanics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118291v1</w:t>
+                <w:t xml:space="preserve">hal-01118227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical computation of noise radiation from breaking systems for squeal noise prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure in situ de la perte par insertion d'un prototype de protection antibruit de faible hauteur adaptée au tramway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Koreneff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 11th World Congress on Computational Mechanics,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">12ème Congrès Français d'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118227v1</w:t>
+                <w:t xml:space="preserve">hal-01118291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of railway tracks in tunnel</w:t>
               </w:r>
@@ -14146,51 +14146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tire/road contact modeling for the in-vehicle noise prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Dai Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14336,64 +14336,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boundary Element Formulation for the Wave Propagation in Unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray Fredlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14574,51 +14574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la résistance au roulement pneumatique chaussée par approche multipoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Huong Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15909,51 +15909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhir Abbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16030,51 +16030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.4111-4116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16093,109 +16093,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast method for computing convolutions with structural Green's functions: application to tire/road contact problems</w:t>
+                <w:t xml:space="preserve">Une méthode rapide pour calculer un produit de convolution avec une fonction de Green : application au problème de contact dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN 2011, ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Corfu, Greece. pp.1-15</w:t>
+              <w:t xml:space="preserve">CSMA 2011, 10e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Presqu'île de Giens, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668514v1</w:t>
+                <w:t xml:space="preserve">hal-00668511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wave based method for computing high-frequency radiation</w:t>
               </w:r>
@@ -16244,135 +16270,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode rapide pour calculer un produit de convolution avec une fonction de Green : application au problème de contact dynamique</w:t>
+                <w:t xml:space="preserve">A fast method for computing convolutions with structural Green's functions: application to tire/road contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2011, 10e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Presqu'île de Giens, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">COMPDYN 2011, ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Corfu, Greece. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668511v1</w:t>
+                <w:t xml:space="preserve">hal-00668514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Waveguide Approach for Computing Exterior Acoustic Radiation</w:t>
               </w:r>
@@ -16617,64 +16617,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Fundamental Solution for Unsaturated Poroelastic Media under Dynamic Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16829,64 +16829,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Fundamental Solution for the Dynamic Behaviour Analysis of Multiphasic Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17084,51 +17084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vibrations Chocs et Bruit (VCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France. 18p</w:t>
@@ -17151,316 +17151,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Boundary Element Formulation based on the Convolution Quadrature Method for the Quasi-static Behaviour Analysis of the Unsaturated Soils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computation of Green's functions of periodic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Boundary Element and Meshless Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Berlin, Germany. 6 p</w:t>
+              <w:t xml:space="preserve">Computational Mechanics of heterogeneous materials and structures. Dynamic and Stochastic Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520524v1</w:t>
+                <w:t xml:space="preserve">hal-00628779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Green's functions of periodic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient computation of tire/road contact forces using an ARMA model of the Green function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics of heterogeneous materials and structures. Dynamic and Stochastic Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">XVIIth Symposium Vibrations, Chocs et Bruit, Ecole Centrale de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628779v1</w:t>
+                <w:t xml:space="preserve">hal-00527575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of tire/road contact forces using an ARMA model of the Green function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabie Meftah</w:t>
+                <w:t xml:space="preserve">A Boundary Element Formulation based on the Convolution Quadrature Method for the Quasi-static Behaviour Analysis of the Unsaturated Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooneh Maghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth Symposium Vibrations, Chocs et Bruit, Ecole Centrale de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Boundary Element and Meshless Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Berlin, Germany. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527575v1</w:t>
+                <w:t xml:space="preserve">hal-00520524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recursive finite element method for computing tyre vibrations</w:t>
               </w:r>
@@ -17515,64 +17515,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tow-dimensional fundamental solution for dynamic behaviour analysis of unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17610,64 +17610,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boundary Element Formulation based on the Convolution Quadrature Method for the Quasi-static Behaviour Analysis of the Unsaturated Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17705,64 +17705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boundary Element Formulation based on the Convolution Quadrature Method for the Dynamic Behaviour Analysis of the Unsaturated Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17895,64 +17895,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Integral Equations in Frequency Domain for the Dynamic Behaviour Analysis of Unsaturated Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18105,260 +18105,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique Harmonique d'un Couplage Discret/Continu : Application à un Modèle Unidimensionnel de Voies Ferrées</w:t>
+                <w:t xml:space="preserve">Approche couplée discrète/continue pour l'étude statique d'un modèle de voie ferrée en 1D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ième Congrès de Mécanique, FS Semlalia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Marrakech, France. pp.100-102</w:t>
+              <w:t xml:space="preserve">AUGC2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517352v1</w:t>
+                <w:t xml:space="preserve">hal-00435833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche couplée discrète/continue pour l'étude statique d'un modèle de voie ferrée en 1D</w:t>
+                <w:t xml:space="preserve">Dynamique Harmonique d'un Couplage Discret/Continu : Application à un Modèle Unidimensionnel de Voies Ferrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUGC2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France</w:t>
+              <w:t xml:space="preserve">9ième Congrès de Mécanique, FS Semlalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Marrakech, France. pp.100-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435833v1</w:t>
+                <w:t xml:space="preserve">hal-00517352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D transient fundamental solution of multiphase porous media under heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18396,64 +18396,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOUNDARY INTEGRAL EQUATIONS OF UNSATURATED POROELASTIC MEDIA UNDER HEATING IN FREQUENCY DOMAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18530,51 +18530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Erlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18737,64 +18737,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional Thermo-Poro- mechanic fundamental solution for unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooneh Maghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Gatmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19163,256 +19163,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of contact stresses for tyre-road noise modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
+                <w:t xml:space="preserve">Visco-elastic modelling for asphalt pavements : Software ViscoRoute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tamagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronoise 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">10th International Conference on Asphalt Pavements (ISAP Québec 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, QUEBEC, Canada. pp.937-946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008670v1</w:t>
+                <w:t xml:space="preserve">hal-01538742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visco-elastic modelling for asphalt pavements : Software ViscoRoute</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Poche</w:t>
+                <w:t xml:space="preserve">Prediction of contact stresses for tyre-road noise modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Asphalt Pavements (ISAP Québec 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, QUEBEC, Canada. pp.937-946</w:t>
+              <w:t xml:space="preserve">Euronoise 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538742v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element method for granular materials, preparation and settlement prediction</w:t>
               </w:r>
@@ -19959,51 +19959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tamagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20188,51 +20188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tamagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20613,51 +20613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20793,51 +20793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Sameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth Symposium Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Écully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20982,247 +20982,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de vibrations.</w:t>
+                <w:t xml:space="preserve">Introduction à la mesure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire une mesure en mécanique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Ponts, pp.207, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004640v1</w:t>
+                <w:t xml:space="preserve">hal-01004623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la mesure.</w:t>
+                <w:t xml:space="preserve">Viscosité dans les fluides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire une mesure en mécanique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Ponts, pp.207, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004623v1</w:t>
+                <w:t xml:space="preserve">hal-01004667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosité dans les fluides.</w:t>
+                <w:t xml:space="preserve">Mesures de vibrations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire une mesure en mécanique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Ponts, pp.207, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004667v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de pressions acoustiques.</w:t>
               </w:r>
@@ -22250,51 +22250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duhamel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2026.104512" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459848v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101572" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118576" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114676" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hoang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221099353" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02870487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hung Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20922905" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219455421500024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiutong Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyun Luo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honore Yin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.107079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103437" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103346" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Lavazec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2018.10.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02892324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919379" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loaec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040392" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; P. Yin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16356/j.1005-1120.2018.01.058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVNV.2018.095183" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.09.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Pahlevani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hai-Ping" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVNV.2018.093105" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Dai Vu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Abbadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ping Yin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.01.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pochet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695465v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.10.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Yassine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Salman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shaer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation5010001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mencik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.07.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657607v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Batou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012190" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695314v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2936-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188551v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Mencik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolibois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Defrance" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Koreneff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.02.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Funfschilling" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.01.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130905095" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118142v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jolibois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Koreneff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914418v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso-L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.03.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HBDPS2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2013.08.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Meftah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.849483" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.02.036" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781151v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor W. Sparrow" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSV.2012.07.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4LCD945-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11084950X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooneh Maghoul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Gatmiri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2011.078.051" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karrech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Seibi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2010.08.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hai Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJCM.20.9-27" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668467v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.07.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668419v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2011.05.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59RCDMKQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.09.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.10.022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPR8X62M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517335v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kozhevnikov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2009.10.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561917v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.08.020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482134v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Deloffre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2010.9690274" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791920v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Le Houedec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.07.018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C6R1Q18-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Minh Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.05.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007123v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.11.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.820" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGJJTZ21-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.04.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345915v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273816v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karrech" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0101-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2008.9690145" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309048v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Shaer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.02.055" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.07.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977865v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377039v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corfdir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150429v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2007.04.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.02.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR2CR6L6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.10.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamagny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Harfouche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644698v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ricci" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2005.03.035" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6T8MJ97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644720v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459867v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rammal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hajjar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459857v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duhamel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120125.12479.25307" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459880v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Chihaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120225.12385.25031" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez Velasco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lenglin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610951v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610931v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hev&#233; Lenglin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459803v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459814v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Funfschilling" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.7.7.2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351215v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351164v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-Truong Son" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351202v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Claudet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sabatier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351142v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992804v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689444v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689417v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689427v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689440v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Son Pham" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040152v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Paratore" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giuseppina Limongelli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915357v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7354.19200" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915351v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Pochet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915347v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Hassoun" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Hallal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/rwth-conv-238911" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915352v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7252.18849" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915360v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915348v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/rwth-conv-239707" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142455v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142477v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142446v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978439v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Messad" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585746v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696175v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Tong Li" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Luo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696210v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698476v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566420v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665401v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nemati" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. E. Lee" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696203v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696191v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353214v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joyez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696141v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370625v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lavazec" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696145v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696135v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.185" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303185v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306386v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ouhbi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266388v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158252v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh-Tien Le" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266403v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cumunel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266395v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gobert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118252v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118291v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118227v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118265v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Joyez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118306v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118315v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118273v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949334v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Fredlund" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.103" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00852774v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919973v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huong Bui" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844197v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940374v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806417v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806402v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869855v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701619v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781159v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734159v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782258v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734173v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782251v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782270v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Dai Vu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782242v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668514v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668511v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668517v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668524v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698716v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669010v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668724v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.96.14" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520503v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628734v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636947v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520524v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628779v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527575v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628770v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520534v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628831v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520507v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628758v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520520v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684640v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Durand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gagliardini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517352v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435833v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520525v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520532v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387386v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cesbron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388355v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Droste" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauvreau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auerbach" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520518v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008196v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362437v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Hai Nguyen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007803v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008670v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538742v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736176v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686190v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773337v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686195v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647621v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561665v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646459v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646474v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646497v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646504v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646510v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948275v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948321v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00557880v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sameur" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004621v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004640v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004623v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004667v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004657v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746908v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844192v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348390v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232791v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vilke" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281369v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beguere" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conte" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coquelle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004620v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01510839v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duhamel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2026.104512" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459848v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101572" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118576" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114676" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hoang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221099353" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02870487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hung Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20922905" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103437" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiutong Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyun Luo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honore Yin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.107079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040058v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219455421500024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103346" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Lavazec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2018.10.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02892324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919379" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loaec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040392" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; P. Yin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16356/j.1005-1120.2018.01.058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVNV.2018.095183" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Pahlevani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hai-Ping" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVNV.2018.093105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.09.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Dai Vu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Abbadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ping Yin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.01.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pochet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695465v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.10.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Yassine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Salman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shaer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation5010001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2936-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Batou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012190" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695311v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mencik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.07.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188551v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Mencik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolibois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Defrance" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Koreneff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.02.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Funfschilling" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.01.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130905095" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118142v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jolibois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Koreneff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914418v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso-L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.03.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HBDPS2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2013.08.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Meftah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.849483" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.02.036" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781151v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor W. Sparrow" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSV.2012.07.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4LCD945-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11084950X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668326v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karrech" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Seibi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2010.08.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooneh Maghoul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Gatmiri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2011.078.051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hai Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJCM.20.9-27" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668467v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.07.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668419v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2011.05.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59RCDMKQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520412v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.10.022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPR8X62M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517335v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kozhevnikov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2009.10.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561917v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.08.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.09.036" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482134v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Deloffre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2010.9690274" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791920v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Le Houedec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.07.018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C6R1Q18-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Minh Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.05.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007123v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.11.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.820" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGJJTZ21-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.04.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345915v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273816v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karrech" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0101-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2008.9690145" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309048v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Shaer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.02.055" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.07.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977865v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377039v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corfdir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150429v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2007.04.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.02.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR2CR6L6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.10.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamagny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Harfouche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644698v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ricci" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2005.03.035" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6T8MJ97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644720v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459861v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duhamel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120125.12479.25307" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459867v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rammal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hajjar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459857v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459880v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Chihaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120225.12385.25031" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez Velasco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lenglin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610931v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hev&#233; Lenglin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610951v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459803v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459814v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Funfschilling" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.7.7.2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351215v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351164v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-Truong Son" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351202v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Claudet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sabatier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992804v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689444v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689417v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689440v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Son Pham" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689427v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040152v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Paratore" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giuseppina Limongelli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915357v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7354.19200" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915351v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Pochet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915347v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Hassoun" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Hallal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/rwth-conv-238911" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915352v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7252.18849" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915348v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/rwth-conv-239707" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915360v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142477v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142455v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978439v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Messad" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142446v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696175v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Tong Li" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Luo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585746v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696210v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566420v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698476v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665401v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nemati" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. E. Lee" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696203v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696191v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353214v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joyez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696141v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370625v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lavazec" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696145v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303185v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696135v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.185" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306386v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ouhbi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266388v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158252v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh-Tien Le" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266403v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cumunel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266395v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gobert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118252v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118227v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118291v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118265v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Joyez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118306v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118315v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118273v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949334v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Fredlund" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.103" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00852774v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919973v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huong Bui" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844197v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940374v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806417v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806402v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869855v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701619v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781159v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734159v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782258v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734173v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782251v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782270v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Dai Vu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782242v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668511v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668514v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668517v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668524v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698716v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669010v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668724v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.96.14" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520503v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628734v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636947v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628779v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527575v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520524v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628770v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520534v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628831v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520507v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628758v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520520v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684640v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Durand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gagliardini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435833v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517352v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520525v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520532v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387386v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cesbron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388355v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Droste" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauvreau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auerbach" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520518v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008196v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362437v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Hai Nguyen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007803v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538742v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poche" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008670v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736176v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686190v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773337v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686195v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647621v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561665v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646459v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646474v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646497v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646504v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646510v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948275v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948321v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00557880v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sameur" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004621v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004623v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004667v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004640v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004657v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746908v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844192v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348390v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232791v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vilke" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281369v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beguere" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conte" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coquelle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004620v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01510839v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>