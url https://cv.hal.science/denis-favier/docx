--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -729,235 +729,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of processing parameters on the macroscopic mechanical behavior of PVA hydrogels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">A method to determine the shear and compressive stress-strain curves from torsion and bending tests of thin wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.045⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (3), pp.e12227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481365v1</w:t>
+                <w:t xml:space="preserve">hal-02005743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to determine the shear and compressive stress-strain curves from torsion and bending tests of thin wires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+                <w:t xml:space="preserve">Influence of processing parameters on the macroscopic mechanical behavior of PVA hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (3), pp.e12227. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.769-776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005743v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-Induced Bulk Architecturation of PDMS Membranes</w:t>
               </w:r>
@@ -1188,295 +1188,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-linear viscoelastic model to describe the mechanical behavior's evolution of biodegradable polymers during hydrolytic degradation</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour'sevolution of a PLA-b-PEG-b-PLA triblock copolymer during hydrolytic degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Breche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.07.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.288-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369282v1</w:t>
+                <w:t xml:space="preserve">hal-01369301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour'sevolution of a PLA-b-PEG-b-PLA triblock copolymer during hydrolytic degradation</w:t>
+                <w:t xml:space="preserve">A non-linear viscoelastic model to describe the mechanical behavior's evolution of biodegradable polymers during hydrolytic degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Breche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60, pp.288-300. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131, pp.145-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369301v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Local Thermophysical Properties and Heat of Transition from Thermal Fields Measurement During Drop Calorimetric Experiment</w:t>
               </w:r>
@@ -2266,1001 +2266,1001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study on the effect of the paint layer used for infrared thermography on heat source estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Favier</w:t>
+                <w:t xml:space="preserve">Theory and identification of a constitutive model of induced anisotropy by the Mullins effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2014.971618⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.29-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280470v1</w:t>
+                <w:t xml:space="preserve">hal-00958608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and comparison of different NiTi/silicone rubber interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperelasticity with rate-independent microsphere hysteresis model for rubberlike materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rey</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.09.028⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963798v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NiTi based stent for the treatment of acute urinary retention due to benign prostatic hyperplasia: a preliminary study on NiTi wires and tubes under pure bending</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mozer</w:t>
+                <w:t xml:space="preserve">Numerical study on the effect of the paint layer used for infrared thermography on heat source estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931679⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (2), pp.233-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2014.971618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108621v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original architectured NiTi silicone rubber structure for biomedical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Mechanical characterization and comparison of different NiTi/silicone rubber interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Razan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2014.08.062⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690559v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young’s Modulus of Austenite and Martensite Phases in Superelastic NiTi Wires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NiTi based stent for the treatment of acute urinary retention due to benign prostatic hyperplasia: a preliminary study on NiTi wires and tubes under pure bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11665-014-0976-x⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.190 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022634v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conical mandrel tube drawing test designed to assess failure criteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Linardon</w:t>
+                <w:t xml:space="preserve">An original architectured NiTi silicone rubber structure for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.09.021⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.184-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2014.08.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936544v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory and identification of a constitutive model of induced anisotropy by the Mullins effect</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Young’s Modulus of Austenite and Martensite Phases in Superelastic NiTi Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Šittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludek Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pilch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Curfs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.10.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (7), pp.2303-2314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11665-014-0976-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958608v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelasticity with rate-independent microsphere hysteresis model for rubberlike materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rey</w:t>
+                <w:t xml:space="preserve">A conical mandrel tube drawing test designed to assess failure criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Linardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gruez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.89-98. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.347-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063253v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Estimation from Infrared Measurement Compared to DSC for Austenite to R Phase Transformation in a NiTi Alloy</w:t>
               </w:r>
@@ -3402,51 +3402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Linardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70, pp.69-78. </w:t>
@@ -3626,77 +3626,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the temperature on the mechanical behaviour of filled and unfilled silicone rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3854,623 +3854,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced anisotropy by the Mullins effect in filled silicone rubber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An osmotically inflatable seal to treat endoleaks of type 1, following endovascular aneurysm repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.1250070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519412004958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974831v1</w:t>
+                <w:t xml:space="preserve">hal-01974834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheometry of compression moulded fibre-reinforced polymer composites: Rheology, compressibility, and friction forces with mould surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Favier</w:t>
+                <w:t xml:space="preserve">Membrane Curvatures and Stress-strain Full Fields of Axisymmetric Bulge Tests from 3D-DIC Measurements. Theory and Validation on Virtual and Experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (7), pp.865-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-011-9571-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.06.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125560v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Source Processing for Localized Deformation With Non-Constant Thermal Conductivity. Application to Superelastic Tensile Tests of NiTi Shape Memory Alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Schlosser</w:t>
+                <w:t xml:space="preserve">Induced anisotropy by the Mullins effect in filled silicone rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-012-9607-3⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.70-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787054v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane Curvatures and Stress-strain Full Fields of Axisymmetric Bulge Tests from 3D-DIC Measurements. Theory and Validation on Virtual and Experimental results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Rheometry of compression moulded fibre-reinforced polymer composites: Rheology, compressibility, and friction forces with mould surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-011-9571-3⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (11), pp.2107-2119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974147v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An osmotically inflatable seal to treat endoleaks of type 1, following endovascular aneurysm repair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gaudin</w:t>
+                <w:t xml:space="preserve">Heat Source Processing for Localized Deformation With Non-Constant Thermal Conductivity. Application to Superelastic Tensile Tests of NiTi Shape Memory Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (4), pp.1250070. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (9), pp.1313-1328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219519412004958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-012-9607-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974834v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of tension-compression asymmetry of NiTi using circular bulge testing of thin plates</w:t>
               </w:r>
@@ -4817,537 +4817,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray phase contrast microtomography for the analysis of the fibrous microstructure of SMC composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical experimental characterisation and numerical modelling of an unfilled silicone rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaihung Le</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.08.027⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.765-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2008.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374957v1</w:t>
+                <w:t xml:space="preserve">hal-00328231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubricated compression of BMC, a concentrated and fibre-reinforced granular polymer suspension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of NiTi SMAs thermomechanical behaviour using temperature and strain full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00397-008-0276-1⟩</w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59, pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/3-908158-16-8.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00449005v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of NiTi SMAs thermomechanical behaviour using temperature and strain full-field measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray phase contrast microtomography for the analysis of the fibrous microstructure of SMC composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaihung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/3-908158-16-8.140⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39, pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336736v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical experimental characterisation and numerical modelling of an unfilled silicone rubber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Lubricated compression of BMC, a concentrated and fibre-reinforced granular polymer suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Hung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (5-6), pp.677-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-008-0276-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2008.05.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00328231v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing, characterization and rheology of transparent concentrated fibre-bundle suspensions</w:t>
               </w:r>
@@ -5505,77 +5505,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (16), pp.5310-5322. </w:t>
@@ -5613,51 +5613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image processing to estimate the heat sources related to phase transformations durint tensile test of NiTi tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6858,51 +6858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Mechanical Hysteresis of NiTi During Ferroelastic and Superelastic Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7589,420 +7589,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental set-up to perform uniform tensile tests of superelastic NiTi tubes or wires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of structured electrospun scaffolds dedicated to soft tissue engineering: from experimental characterization to simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mondésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">Europolymer Conference 2019 (EUPOC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133239v1</w:t>
+                <w:t xml:space="preserve">hal-04767110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of honeycomb micropatterned fibrous scaffolds by electrospinning with anisotropic mechanical properties for soft tissue engineering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Favier</w:t>
+                <w:t xml:space="preserve">An experimental set-up to perform uniform tensile tests of superelastic NiTi tubes or wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europolymer Conference 2019 (EUPOC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Como, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767120v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence Of Heat Treatment Temperature On Tension, Compression And Bending Behavior Of Nanostructured NiTi Wires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Elaboration of honeycomb micropatterned fibrous scaffolds by electrospinning with anisotropic mechanical properties for soft tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mondésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">Europolymer Conference 2019 (EUPOC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314555v1</w:t>
+                <w:t xml:space="preserve">hal-04767120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of structured electrospun scaffolds dedicated to soft tissue engineering: from experimental characterization to simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Favier</w:t>
+                <w:t xml:space="preserve">Influence Of Heat Treatment Temperature On Tension, Compression And Bending Behavior Of Nanostructured NiTi Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europolymer Conference 2019 (EUPOC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Como, Italy</w:t>
+              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767110v1</w:t>
+                <w:t xml:space="preserve">hal-02314555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical analysis of the deformation in tension of a nanocrystalline superelastic NiTi thin wire</w:t>
               </w:r>
@@ -8273,64 +8273,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method to extract Stress-Strain functions from pure torsion/bending experimental tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8552,135 +8552,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique In Vitro de tissus mous</w:t>
+                <w:t xml:space="preserve">Experimental investigation of anisotropic mechanical behavior of ex vivo human urethral tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807463v1</w:t>
+                <w:t xml:space="preserve">hal-01872440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic thermomechanical properties of a superelastic Nickel-Titane thin tube</w:t>
               </w:r>
@@ -8761,64 +8748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD TO EXTRACT STRESS-STRAIN FUNCTIONS FROM PURE TORSION OR PURE BENDING EXPERIMENTAL TESTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8850,3139 +8837,3152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal heat sources and transformation enthalpy of a nanostructured superelastic NiTi wire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Louche</w:t>
+                <w:t xml:space="preserve">Caractérisation mécanique In Vitro de tissus mous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">MECAMAT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772389v1</w:t>
+                <w:t xml:space="preserve">hal-01807463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois hyper-viscoélastiques anisotropes des élastomères architecturès aux tissus du vivant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Internal heat sources and transformation enthalpy of a nanostructured superelastic NiTi wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Martinni Ramos de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail Mécanique des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">EMMC15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986502v1</w:t>
+                <w:t xml:space="preserve">hal-01772389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of mechanical properties of a PLA-b-PEG-b-PLA biodegradable triblock copolymer during hydrolytic degradation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard Girard</w:t>
+                <w:t xml:space="preserve">Lois hyper-viscoélastiques anisotropes des élastomères architecturès aux tissus du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Groupe de travail Mécanique des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872434v1</w:t>
+                <w:t xml:space="preserve">hal-01986502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of anisotropic mechanical behavior of ex vivo human urethral tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Masri</w:t>
+                <w:t xml:space="preserve">Modelling of mechanical properties of a PLA-b-PEG-b-PLA biodegradable triblock copolymer during hydrolytic degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Breche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t>
+              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872440v1</w:t>
+                <w:t xml:space="preserve">hal-01872434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, modélisation et simulation de membranes architecturées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement et modélisation de membranes silicones architecturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebouah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807467v1</w:t>
+                <w:t xml:space="preserve">hal-01514292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of digital image correlation to analyse a membrane bulge test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration, modélisation et simulation de membranes architecturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Materials and Large Deformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986504v1</w:t>
+                <w:t xml:space="preserve">hal-01807467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of architectured silicone membranes</w:t>
+                <w:t xml:space="preserve">Use of digital image correlation to analyse a membrane bulge test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Flexible Materials and Large Deformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872476v1</w:t>
+                <w:t xml:space="preserve">hal-01986504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du comportement viscoélastique de copolymères triblocs PLA-PEG-PLA au cours de la dégradation par hydrolyse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Garric</w:t>
+                <w:t xml:space="preserve">Development and characterization of architectured silicone membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872452v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of mechanical properties of silicone elastomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Evolution du comportement viscoélastique de copolymères triblocs PLA-PEG-PLA au cours de la dégradation par hydrolyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Breche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Silicon-Based Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986507v1</w:t>
+                <w:t xml:space="preserve">hal-01872452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation de polymères PVA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of mechanical properties of silicone elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Silicon-Based Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872446v1</w:t>
+                <w:t xml:space="preserve">hal-01986507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial testing of Knitted NiTi textiles: adapted image processing vs DIC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Tissot</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation de polymères PVA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludek Heller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Delf, Netherlands</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006098v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et modélisation de membranes silicones architecturées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
+                <w:t xml:space="preserve">Biaxial testing of Knitted NiTi textiles: adapted image processing vs DIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludek Heller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">Photomechanics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Delf, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514292v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaterials and Architectured Materials for Medical Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An innovative NiTi based stent as an emergency treatment for acute urinary retention in case of benign prostatic hyperplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectured Biomaterials, Medical and Tissue Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Surgetica 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872503v1</w:t>
+                <w:t xml:space="preserve">hal-01092754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'interface NiTi/silicone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Multimaterials and Architectured Materials for Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Breche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e journée thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Architectured Biomaterials, Medical and Tissue Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079804v1</w:t>
+                <w:t xml:space="preserve">hal-01872503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliages à mémoire de forme Nickel-Titane architecturés et à gradient. Applications médicales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'interface NiTi/silicone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens Jacques Cartier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">3e journée thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872510v1</w:t>
+                <w:t xml:space="preserve">hal-01079804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et caractérisation mécanique de membranes silicone architecturées</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alliages à mémoire de forme Nickel-Titane architecturés et à gradient. Applications médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Entretiens Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079792v1</w:t>
+                <w:t xml:space="preserve">hal-01872510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative NiTi based stent as an emergency treatment for acute urinary retention in case of benign prostatic hyperplasia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">Développement et caractérisation mécanique de membranes silicone architecturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Stricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgetica 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
+              <w:t xml:space="preserve">3ème Journée Thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092754v1</w:t>
+                <w:t xml:space="preserve">hal-01079792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement thermomécanique d'un fil fin de NiTi par spectromètre dynamique mécanique et thermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Alonso</w:t>
+                <w:t xml:space="preserve">Modélisation de l'adoucissement anisotrope dans le comportement hyperélastique des milieux du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">GDR Mécanotransduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963807v1</w:t>
+                <w:t xml:space="preserve">hal-01872528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+                <w:t xml:space="preserve">Modeling of hysteresis by means of a directional approach. Constitutive Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sabastian, Spain. pp.107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872546v1</w:t>
+                <w:t xml:space="preserve">hal-00936538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE Modeling of NiTi Elastomeric Composites for Use as Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Tissot</w:t>
+                <w:t xml:space="preserve">Etude du comportement thermomécanique d'un fil fin de NiTi par spectromètre dynamique mécanique et thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shape Memory and Superelastic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872597v1</w:t>
+                <w:t xml:space="preserve">hal-00963807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature on the mechanical behavior of filled and unfilled silicone rubbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rey</w:t>
+                <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.511-514</w:t>
+              <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936536v1</w:t>
+                <w:t xml:space="preserve">hal-01872546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of constitutive equation of filled silicone architectured membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
+                <w:t xml:space="preserve">FE Modeling of NiTi Elastomeric Composites for Use as Biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.431-435</w:t>
+              <w:t xml:space="preserve">Shape Memory and Superelastic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936541v1</w:t>
+                <w:t xml:space="preserve">hal-01872597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original method to estimate local thermophysical properties and latent heat from Thermal Field Measurement (TFM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delobelle</w:t>
+                <w:t xml:space="preserve">Effects of temperature on the mechanical behavior of filled and unfilled silicone rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.149-151</w:t>
+              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.511-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942926v1</w:t>
+                <w:t xml:space="preserve">hal-00936536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Mechanical Spectroscopy of Nanograined Thin NiTi Wires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Alonso</w:t>
+                <w:t xml:space="preserve">Development of constitutive equation of filled silicone architectured membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liu Yinong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.431-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872585v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of specific experimental tests to evaluate formability prediction of cold drawing CoCr Tubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Linardon</w:t>
+                <w:t xml:space="preserve">An original method to estimate local thermophysical properties and latent heat from Thermal Field Measurement (TFM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gruez</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Nassau, Bahamas</w:t>
+              <w:t xml:space="preserve">PhotoMechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.149-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978923v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic modeling of the Mullins effect and the residual strain of filled silicone rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
+                <w:t xml:space="preserve">Dynamic Mechanical Spectroscopy of Nanograined Thin NiTi Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Sittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Yinong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.431-435</w:t>
+              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936540v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of hysteresis by means of a directional approach. Constitutive Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rey</w:t>
+                <w:t xml:space="preserve">Design of specific experimental tests to evaluate formability prediction of cold drawing CoCr Tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Linardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gruez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sabastian, Spain. pp.107-110</w:t>
+              <w:t xml:space="preserve">Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Nassau, Bahamas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936538v1</w:t>
+                <w:t xml:space="preserve">hal-01978923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'adoucissement anisotrope dans le comportement hyperélastique des milieux du vivant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic modeling of the Mullins effect and the residual strain of filled silicone rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mécanotransduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.431-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872528v1</w:t>
+                <w:t xml:space="preserve">hal-00936540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un modèle anisotrope de l'effet Mullins par l'étude d'une plaque trouée en silicone chargé</w:t>
               </w:r>
@@ -12115,51 +12115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Sittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12506,260 +12506,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and modeling of the mechanical behavior of architectured tube-based NiTi materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Machado</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of architectured NiTi materials in complex loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimat 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">CIMTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809144v1</w:t>
+                <w:t xml:space="preserve">hal-00809087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of architectured NiTi materials in complex loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization and modeling of the mechanical behavior of architectured tube-based NiTi materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t>
+              <w:t xml:space="preserve">Archimat 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809087v1</w:t>
+                <w:t xml:space="preserve">hal-00809144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the behaviour of filled silicone architectured membrane</w:t>
               </w:r>
@@ -12965,90 +12965,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and modeling of smart silicone elastomer membranes reinforced with shaped NiTi textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludek Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13090,77 +13090,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la température sur le comportement mécanique d' un élastomère silicone chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13317,822 +13317,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Machado</w:t>
+                <w:t xml:space="preserve">Validation expérimentale d'estimations de sources de chaleur - Cas uniforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimat 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Autrans, France</w:t>
+              <w:t xml:space="preserve">CFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875145v1</w:t>
+                <w:t xml:space="preserve">hal-00813097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of resistance welding to join NiTi SMAs tubes</w:t>
+                <w:t xml:space="preserve">Determination of heat capacity and thermal conductivity of NiTi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimat 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Martensitic Transformations (ICOMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809256v1</w:t>
+                <w:t xml:space="preserve">hal-00811428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the experimental determination of stress-strain full fields during a bulge test thanks to 3D-DIC technique to the characterization of anisotropic Mullins effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Machado</w:t>
+                <w:t xml:space="preserve">Experimental validation of heat source field estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Photomechanics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978920v1</w:t>
+                <w:t xml:space="preserve">hal-00809159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Drawing of Small Stainless Steel Platinum Medical Tubes-Influence of the Tool Parameters on the Forming Limit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gruez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archimat 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Autrans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978919v1</w:t>
+                <w:t xml:space="preserve">hal-01875145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to estimate heat fields during stress or temperature induced phase transformation on a NiTi SMA - Experimental validation</w:t>
+                <w:t xml:space="preserve">Use of resistance welding to join NiTi SMAs tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">Archimat 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811423v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of heat capacity and thermal conductivity of NiTi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delobelle</w:t>
+                <w:t xml:space="preserve">Simulation of Drawing of Small Stainless Steel Platinum Medical Tubes-Influence of the Tool Parameters on the Forming Limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Linardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Affagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Louche</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gruez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Martensitic Transformations (ICOMAT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811428v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of heat source field estimations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delobelle</w:t>
+                <w:t xml:space="preserve">From the experimental determination of stress-strain full fields during a bulge test thanks to 3D-DIC technique to the characterization of anisotropic Mullins effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Belgium</w:t>
+              <w:t xml:space="preserve">7th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809159v1</w:t>
+                <w:t xml:space="preserve">hal-01978920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation expérimentale d'estimations de sources de chaleur - Cas uniforme</w:t>
+                <w:t xml:space="preserve">A new approach to estimate heat fields during stress or temperature induced phase transformation on a NiTi SMA - Experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813097v1</w:t>
+                <w:t xml:space="preserve">hal-00811423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation en flexion d'une aiguille médicale dans les tissus mous</w:t>
               </w:r>
@@ -14397,3530 +14397,3530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes élastomères anisotropie contrôlée par le design de microstructures locales. Applications à des muscles artificiels.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Microtomographie à rayons X et essais d'extraction pour caractériser les contacts fibre-fibre dans des composites à fibres courtes lors de leur mise en forme = X-ray microtomography and pull-out test to characterise fibre-fibre contacts in short fibre-reinforced composites during their processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">forum d'innovations - Matériaux, Nouveaux Concepts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986514v1</w:t>
+                <w:t xml:space="preserve">hal-00394723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation of Induced Anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Machado</w:t>
+                <w:t xml:space="preserve">Membranes élastomères anisotropie contrôlée par le design de microstructures locales. Applications à des muscles artificiels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HETMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">forum d'innovations - Matériaux, Nouveaux Concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875148v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale approach to model the mechanical behaviour of heterogeneous hyperelastic membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Experimental Observation of Induced Anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth European conference on constitutive models for rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dresde, Germany. pp.429-434</w:t>
+              <w:t xml:space="preserve">HETMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395961v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of cold drawing processes of small diameter tubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Latil</w:t>
+                <w:t xml:space="preserve">A multiscale approach to model the mechanical behaviour of heterogeneous hyperelastic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EUROMECH - Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Sixth European conference on constitutive models for rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dresde, Germany. pp.429-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875152v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of cold drawing processes of Co-Cr small diameter tubes</w:t>
+                <w:t xml:space="preserve">Thermomechanical modelling of cold drawing processes of small diameter tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Palengat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Processes for Medical Devices Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">7th EUROMECH - Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875149v1</w:t>
+                <w:t xml:space="preserve">hal-01875152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of induced anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Machado</w:t>
+                <w:t xml:space="preserve">Thermomechanical modelling of cold drawing processes of Co-Cr small diameter tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Palengat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Plaideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIXTH EUROPEAN CONFERENCE ON CONSTITUTIVE MODELS FOR RUBBER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dresde, Germany. pp.511-515</w:t>
+              <w:t xml:space="preserve">Materials &amp; Processes for Medical Devices Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395960v1</w:t>
+                <w:t xml:space="preserve">hal-01875149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtomographie à rayons X et essais d'extraction pour caractériser les contacts fibre-fibre dans des composites à fibres courtes lors de leur mise en forme = X-ray microtomography and pull-out test to characterise fibre-fibre contacts in short fibre-reinforced composites during their processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+                <w:t xml:space="preserve">Experimental observation of induced anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">SIXTH EUROPEAN CONFERENCE ON CONSTITUTIVE MODELS FOR RUBBER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dresde, Germany. pp.511-515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394723v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du coefficient de frottement par analyse inverse pour l'étirage de tube</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Experimental characterization of NiTi SMAs thermomechanical behaviour using temperature and strain full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mecmat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
+              <w:t xml:space="preserve">3st Int. Conf. Smart Materials structure systems (CIMTEC 2008), Invited speaker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978986v1</w:t>
+                <w:t xml:space="preserve">hal-00344254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of segregation phenomena during compression of glass mat thermoplastics (GMT)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Michaud</w:t>
+                <w:t xml:space="preserve">Temperature full-field measurement and heat sources estimation during superelastic tests of NiTi samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Int. Conference for Shape Memory and Superelastic Technologies (SMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Stresa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449656v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduction in composites with highly conductive short fibres: comparison between experiments, discrete element simulation and analytical solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Favier</w:t>
+                <w:t xml:space="preserve">Détermination du coefficient de frottement par analyse inverse pour l'étirage de tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Palengat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Michaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.P. Vassal</w:t>
+                <w:t xml:space="preserve">Christophe Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 13 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden. Paper n° 2012</w:t>
+              <w:t xml:space="preserve">Mecmat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454996v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segretation phenomena between the polymer matrix and the fibrous reinforcement of glass mat thermoplastics (GMT) during compression moulding</w:t>
+                <w:t xml:space="preserve">Conduction in composites with highly conductive short fibres: comparison between experiments, discrete element simulation and analytical solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECCM 13 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden. Paper n° 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453418v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of the rheology of bulk moulding compounds (BMC) during mould filling</w:t>
+                <w:t xml:space="preserve">Experimental study of segregation phenomena during compression of glass mat thermoplastics (GMT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.H. Le</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 13 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden. Paper n° 1611</w:t>
+              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449661v1</w:t>
+                <w:t xml:space="preserve">hal-00449656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastohysteresis: an accurate phenomenological model for pseudoelasticity and ferroelasticity 3d simulation of shape memory alloys under complex loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Rio</w:t>
+                <w:t xml:space="preserve">Segretation phenomena between the polymer matrix and the fibrous reinforcement of glass mat thermoplastics (GMT) during compression moulding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yehan Liu</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Stresa, Italy</w:t>
+              <w:t xml:space="preserve">ESAFORM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404088v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation de la rhéologie de suspensions de fibres concentrées modèles lors de leur mise en forme</w:t>
+                <w:t xml:space="preserve">Modelling and simulation of the rheology of bulk moulding compounds (BMC) during mould filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guiraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
+              <w:t xml:space="preserve">ECCM 13 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden. Paper n° 1611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507341v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the tensile test relevant to characterize NiTi shape memory alloy behaviour?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Elastohysteresis: an accurate phenomenological model for pseudoelasticity and ferroelasticity 3d simulation of shape memory alloys under complex loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conference for Shape Memory and Superelastic Technologies (SMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Stresa, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Stresa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344267v1</w:t>
+                <w:t xml:space="preserve">hal-00404088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie de suspensions modèles transparentes et très concentrées de fibres. Analyse par un rhéomètre transparent de compression en déformation plane</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation de la rhéologie de suspensions de fibres concentrées modèles lors de leur mise en forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhéologie et Thermodynamique. 43ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Palaiseau, France. pp.41-44</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455015v1</w:t>
+                <w:t xml:space="preserve">hal-00507341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'écoulement et des évolutions de microstructures des suspensions très concentrées de fibres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Favier</w:t>
+                <w:t xml:space="preserve">Is the tensile test relevant to characterize NiTi shape memory alloy behaviour?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Le Corre</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhéologie et Thermodynamique. 43ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Palaiseau, France. pp.45-48</w:t>
+              <w:t xml:space="preserve">Int. Conference for Shape Memory and Superelastic Technologies (SMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Stresa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455009v1</w:t>
+                <w:t xml:space="preserve">hal-00344267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of NiTi SMAs thermomechanical behaviour using temperature and strain full-field measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Louche</w:t>
+                <w:t xml:space="preserve">Rhéologie de suspensions modèles transparentes et très concentrées de fibres. Analyse par un rhéomètre transparent de compression en déformation plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3st Int. Conf. Smart Materials structure systems (CIMTEC 2008), Invited speaker</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">Rhéologie et Thermodynamique. 43ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Palaiseau, France. pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344254v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature full-field measurement and heat sources estimation during superelastic tests of NiTi samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Modélisation de l'écoulement et des évolutions de microstructures des suspensions très concentrées de fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conference for Shape Memory and Superelastic Technologies (SMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Stresa, Italy</w:t>
+              <w:t xml:space="preserve">Rhéologie et Thermodynamique. 43ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Palaiseau, France. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344275v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'étirage à froid de tubes par analyse éléments-finis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Millet</w:t>
+                <w:t xml:space="preserve">Strain and thermal Heterogeneities analyse during superelastic deformation of polycrystalline NiTi tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Comte-Gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ASME Applied Mechanics and Materials Conference (McMat 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978980v1</w:t>
+                <w:t xml:space="preserve">hal-00344270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical mechanisms of the deformation of a polycrystalline Ni-Ti thin tube under tension studied through full-field measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l'étirage à froid de tubes par analyse éléments-finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Palengat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">McMat 2007, ASME Applied Mechanics and Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Austin, United States</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344241v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tube Drawing Process Modelling By A Finite Element Analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical mechanisms of the deformation of a polycrystalline Ni-Ti thin tube under tension studied through full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Processes for Medical Devices Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Palm Desert, CA, United States. pp.65-72</w:t>
+              <w:t xml:space="preserve">McMat 2007, ASME Applied Mechanics and Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978976v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of bulk moulding compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Venet</w:t>
+                <w:t xml:space="preserve">Tube Drawing Process Modelling By A Finite Element Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Palengat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Annual European Rheology Conference (AERC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Materials &amp; Processes for Medical Devices Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Palm Desert, CA, United States. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292820v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of the Mechanical Behaviour of an Unfilled Silicone Rubber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Rheology of bulk moulding compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Constitutive Models for Rubber, ECCMR 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">4th Annual European Rheology Conference (AERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978981v1</w:t>
+                <w:t xml:space="preserve">hal-00292820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tube Drawing Process Modelling By A Finite Element Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Palengat</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Study of the Mechanical Behaviour of an Unfilled Silicone Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on numerical methods in industrial forming processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">5th European Conference on Constitutive Models for Rubber, ECCMR 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978983v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the fibrous microstructure of SMC during compression moulding using X-ray microtomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tube Drawing Process Modelling By A Finite Element Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Palengat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Composite Materials (ICCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">9th international conference on numerical methods in industrial forming processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292828v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transparent compression rheometer for studying flow-induced microstructures of transparent fibre suspensions</w:t>
+                <w:t xml:space="preserve">Characterization of the fibrous microstructure of SMC during compression moulding using X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Annual European Rheology Conference (AERC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
+              <w:t xml:space="preserve">16th International Conference on Composite Materials (ICCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292824v1</w:t>
+                <w:t xml:space="preserve">hal-00292828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement mécanique d’ élastomères silicones chargés et non chargés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">A transparent compression rheometer for studying flow-induced microstructures of transparent fibre suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">4th Annual European Rheology Conference (AERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978979v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and thermal Heterogeneities analyse during superelastic deformation of polycrystalline NiTi tube</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Schlosser</w:t>
+                <w:t xml:space="preserve">Caractérisation du comportement mécanique d’ élastomères silicones chargés et non chargés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Comte-Gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Applied Mechanics and Materials Conference (McMat 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Austin, United States</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344270v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmotic motor : Osmotor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+                <w:t xml:space="preserve">Conductivité thermique des composites à fort contraste de phase : approche théorique et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Devin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanobio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2006: "Nano Mat - Tech : des NanoMatériaux aux NanoSystèmes."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986567v1</w:t>
+                <w:t xml:space="preserve">hal-01008016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivité thermique des composites à fort contraste de phase : approche théorique et numérique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Corre</w:t>
+                <w:t xml:space="preserve">Osmotic motor : Osmotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2006: "Nano Mat - Tech : des NanoMatériaux aux NanoSystèmes."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">Nanobio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008016v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermomechanical treatment on the superelastic properties of a Ti-50.8%atNi shape memory alloy.</w:t>
               </w:r>
@@ -18031,64 +18031,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un joint osmotique pour stents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18208,51 +18208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7es Journées d'Étude sur les Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18810,51 +18810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18905,77 +18905,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmotic Motor: OSMOTOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19463,90 +19463,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stent spacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 2016/0151179 A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19558,328 +19558,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de prise d'échantillon intestinal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+                <w:t xml:space="preserve">Dispositif de test mécanique en flexion pure et procédé de mise en œuvre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR1655187. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 2016/001426 A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010250v1</w:t>
+                <w:t xml:space="preserve">hal-01404149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de test mécanique en flexion pure et procédé de mise en œuvre.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+                <w:t xml:space="preserve">Dispositif de prise d'échantillon intestinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO 2016/001426 A1. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Bakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Khalef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR1655187. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404149v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecarteur de type stent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR N°13/55935. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20066,51 +20066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537803v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephanie Nobre Dantas Grassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Martinni Ramos de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103392" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.138928" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34709" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04225-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1003-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.045" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12227" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stricher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201600237" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2016.1161096" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.02.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300519v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9877-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-014-9508-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.09.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-014-0065-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.08.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samuel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra19488a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.11.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Favier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.971618" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931679" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;ittner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pilch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Curfs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-0976-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linardon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gruez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.09.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958608v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.068" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-012-0466-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Palengat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.02.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R59JXC5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073891v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.02.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974831v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.03.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guiraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.J. Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#233;as" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.06.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK589Z8H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787054v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9607-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9571-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BEA146930E6F45A0B9FA24F99825F2D64B9E12E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974834v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004958" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grolleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.05.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX6WNDS7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.07.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374957v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaihung Le" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449005v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hung Le" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0276-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8F1NMZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336736v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908158-16-8.140" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328231v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.05.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292089v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vassal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-006-0153-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NL5327X9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336739v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.05.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180898v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00350.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDC52B7A8CE9B02D388EDFD74437BCF69288BEEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pizette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Venet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.03.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383401v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debove" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.355-369" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531571v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillerie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(03)00090-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.04.033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z02N95TD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005308v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005261v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(01)00077-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007302v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lecorre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00151-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007421v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.477-497" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997575" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996123" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E13C6DAEC5ACE18D4DBEDB0E30B7A67FB2B745D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254078v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Desplats" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995829" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253645v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995260" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253666v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995280" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250616v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991462" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133239v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767120v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mond&#233;sert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bossard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767110v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01816031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872398v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872343v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006079v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872416v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872409v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807463v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872428v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006055v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986502v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872434v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872440v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807467v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986504v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ganachaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986507v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872446v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Penven" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006098v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079804v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079792v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092754v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963807v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936536v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936541v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942926v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872585v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yinong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978923v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936540v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936538v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872528v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875143v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875138v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875140v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809144v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809087v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875136v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875141v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761157v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cellard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariat Bashir S." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinong Liu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875145v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809256v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978920v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978919v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589553" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811423v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811428v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809159v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813097v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978918v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875146v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978916v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986514v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395961v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875152v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875149v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Plaideau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395960v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394723v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978986v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449656v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454996v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vassal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453418v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449661v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Le" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404088v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507341v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344267v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455015v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455009v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Corre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344254v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344275v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978980v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344241v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978976v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292820v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978981v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978983v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292828v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292824v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978979v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344270v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comte-Gaz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986567v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008016v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auriault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507190v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875155v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009064v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007754v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507919v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717372v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gebelin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008641v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093134.303" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314554v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986563v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974109v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00001-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311643v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404159v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010250v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bakri" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Khalef" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404149v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996212v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537803v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephanie Nobre Dantas Grassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Martinni Ramos de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103392" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.138928" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34709" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04225-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1003-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005743v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12227" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stricher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201600237" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2016.1161096" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.02.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300519v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9877-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-014-9508-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.09.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-014-0065-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.08.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samuel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra19488a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.11.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958608v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.068" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Favier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.971618" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931679" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;ittner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pilch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Curfs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-0976-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gruez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.09.021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-012-0466-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Palengat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.02.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R59JXC5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073891v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.02.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004958" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9571-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BEA146930E6F45A0B9FA24F99825F2D64B9E12E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974831v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.03.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125560v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guiraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.J. Dumont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#233;as" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.06.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK589Z8H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9607-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grolleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.05.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX6WNDS7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.07.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328231v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.05.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908158-16-8.140" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374957v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaihung Le" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449005v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hung Le" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0276-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8F1NMZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292089v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vassal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-006-0153-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NL5327X9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336739v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.05.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180898v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00350.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDC52B7A8CE9B02D388EDFD74437BCF69288BEEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pizette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Venet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.03.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383401v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debove" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.355-369" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531571v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillerie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(03)00090-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.04.033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z02N95TD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005308v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005261v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(01)00077-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007302v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lecorre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00151-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007421v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.477-497" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997575" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996123" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E13C6DAEC5ACE18D4DBEDB0E30B7A67FB2B745D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254078v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Desplats" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995829" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253645v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995260" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253666v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995280" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250616v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991462" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767110v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bossard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mond&#233;sert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133239v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767120v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01816031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872398v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872343v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006079v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872416v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872409v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872440v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872428v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006055v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807463v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872434v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807467v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986504v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872476v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ganachaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872452v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986507v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872446v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Penven" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006098v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092754v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079804v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079792v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872528v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936538v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963807v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936536v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936541v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942926v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872585v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yinong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978923v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936540v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875143v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875138v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875140v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809087v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809144v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875136v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875141v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761157v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cellard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariat Bashir S." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinong Liu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813097v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811428v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809159v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875145v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809256v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978919v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589553" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978920v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811423v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978918v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875146v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978916v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394723v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiraud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986514v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875148v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395961v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875152v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875149v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Plaideau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395960v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344254v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344275v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978986v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454996v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vassal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449656v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453418v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449661v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Le" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404088v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507341v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344267v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455009v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Corre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344270v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comte-Gaz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978980v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344241v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978976v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292820v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978981v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978983v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292828v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292824v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978979v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008016v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auriault" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986567v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507190v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875155v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009064v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007754v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507919v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717372v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gebelin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008641v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093134.303" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314554v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986563v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974109v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00001-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311643v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404159v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404149v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010250v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bakri" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Khalef" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996212v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>