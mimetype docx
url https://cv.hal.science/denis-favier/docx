--- v1 (2026-04-15)
+++ v2 (2026-05-20)
@@ -127,438 +127,438 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy and Clausius-Clapeyron relation for forward and reverse stress-induced martensitic transformations in polycrystalline NiTi thin walled tubes</w:t>
+                <w:t xml:space="preserve">Evaluation of a biodegradable PLA–PEG–PLA internal biliary stent for liver transplantation: in vitro degradation and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Martinni Ramos de Oliveira</w:t>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103392⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.b.34709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537803v2</w:t>
+                <w:t xml:space="preserve">hal-02961051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific forward/reverse latent heat and martensite fraction measurement during superelastic deformation of nanostructured NiTi wires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anisotropy and Clausius-Clapeyron relation for forward and reverse stress-induced martensitic transformations in polycrystalline NiTi thin walled tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Martinni Ramos de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.138928⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470296v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a biodegradable PLA–PEG–PLA internal biliary stent for liver transplantation: in vitro degradation and mechanical properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+                <w:t xml:space="preserve">Specific forward/reverse latent heat and martensite fraction measurement during superelastic deformation of nanostructured NiTi wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Martinni Ramos de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Letoublon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 774, pp.138928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.b.34709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.138928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961051v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Transformation Phenomena and Elastic Moduli of Austenite and Oriented Martensite of Superelastic Thin NiTi Wire through Isothermal Dynamic Mechanical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -631,77 +631,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sartelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -729,1252 +729,1252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to determine the shear and compressive stress-strain curves from torsion and bending tests of thin wires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of processing parameters on the macroscopic mechanical behavior of PVA hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12227⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.769-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005743v1</w:t>
+                <w:t xml:space="preserve">hal-01481365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of processing parameters on the macroscopic mechanical behavior of PVA hydrogels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A method to determine the shear and compressive stress-strain curves from torsion and bending tests of thin wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 75, pp.769-776. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (3), pp.e12227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481365v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Bulk Architecturation of PDMS Membranes</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of architectured photosensitive silicone membranes: Experimental data and numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arthur Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mame.201600237⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (6), pp.524-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2016.1161096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399334v1</w:t>
+                <w:t xml:space="preserve">hal-01480538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of architectured photosensitive silicone membranes: Experimental data and numerical analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Light-Induced Bulk Architecturation of PDMS Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Stricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (6), pp.524-533. </w:t>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 301, pp.1151-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376494.2016.1161096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mame.201600237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480538v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour'sevolution of a PLA-b-PEG-b-PLA triblock copolymer during hydrolytic degradation</w:t>
+                <w:t xml:space="preserve">A non-linear viscoelastic model to describe the mechanical behavior's evolution of biodegradable polymers during hydrolytic degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Breche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.02.015⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131, pp.145-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369301v1</w:t>
+                <w:t xml:space="preserve">hal-01369282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-linear viscoelastic model to describe the mechanical behavior's evolution of biodegradable polymers during hydrolytic degradation</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour'sevolution of a PLA-b-PEG-b-PLA triblock copolymer during hydrolytic degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Breche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 131, pp.145-156. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.288-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369282v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Local Thermophysical Properties and Heat of Transition from Thermal Fields Measurement During Drop Calorimetric Experiment</w:t>
+                <w:t xml:space="preserve">Development and modeling of filled silicone architectured membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delobelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-014-9877-z⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (1), pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-014-0065-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300519v1</w:t>
+                <w:t xml:space="preserve">hal-01480381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelastic Energy Densities for Soft Biological Tissues: A Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Superelastic cellular NiTi tube-based materials: Fabrication, experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-014-9508-z⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.212-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480510v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superelastic cellular NiTi tube-based materials: Fabrication, experiments and modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hyperelastic Energy Densities for Soft Biological Tissues: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2014.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (2), pp.129-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-014-9508-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285370v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and modeling of filled silicone architectured membranes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Determination of Local Thermophysical Properties and Heat of Transition from Thermal Fields Measurement During Drop Calorimetric Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50 (1), pp.11-24. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (4), pp.711-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-014-0065-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-014-9877-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480381v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of electropulse heat treatment of cold worked NiTi wire: From uniform to localised tensile behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2034,90 +2034,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiopaque poly(e-caprolactone) as additive for X-ray imaging of temporary implantable medical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.84125-84133. </w:t>
@@ -2181,51 +2181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2266,1567 +2266,1567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory and identification of a constitutive model of induced anisotropy by the Mullins effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Machado</w:t>
+                <w:t xml:space="preserve">An original architectured NiTi silicone rubber structure for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.10.008⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.184-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2014.08.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958608v1</w:t>
+                <w:t xml:space="preserve">hal-03690559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelasticity with rate-independent microsphere hysteresis model for rubberlike materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">NiTi based stent for the treatment of acute urinary retention due to benign prostatic hyperplasia: a preliminary study on NiTi wires and tubes under pure bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.068⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.190 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063253v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study on the effect of the paint layer used for infrared thermography on heat source estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (2), pp.233-249. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2014.971618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization and comparison of different NiTi/silicone rubber interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48, pp.67-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NiTi based stent for the treatment of acute urinary retention due to benign prostatic hyperplasia: a preliminary study on NiTi wires and tubes under pure bending</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Young’s Modulus of Austenite and Martensite Phases in Superelastic NiTi Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Šittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludek Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pilch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Curfs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931679⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (7), pp.2303-2314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11665-014-0976-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108621v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original architectured NiTi silicone rubber structure for biomedical applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">A conical mandrel tube drawing test designed to assess failure criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Linardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gruez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2014.08.062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.347-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690559v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young’s Modulus of Austenite and Martensite Phases in Superelastic NiTi Wires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theory and identification of a constitutive model of induced anisotropy by the Mullins effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11665-014-0976-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.29-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022634v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conical mandrel tube drawing test designed to assess failure criteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hyperelasticity with rate-independent microsphere hysteresis model for rubberlike materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gruez</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.347-357. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.89-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936544v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Estimation from Infrared Measurement Compared to DSC for Austenite to R Phase Transformation in a NiTi Alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Resistance welding of NiTi shape memory alloy tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11665-012-0466-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213, pp.1139-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300481v1</w:t>
+                <w:t xml:space="preserve">hal-00835925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold drawing of 316L stainless steel thin-walled tubes: experiments and finite element analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of the temperature on the mechanical behaviour of filled and unfilled silicone rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2013.02.003⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (3), pp.492 - 501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936527v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance welding of NiTi shape memory alloy tubes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cold drawing of 316L stainless steel thin-walled tubes: experiments and finite element analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Palengat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Linardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.69-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2013.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00835925v1</w:t>
+                <w:t xml:space="preserve">hal-00936527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the temperature on the mechanical behaviour of filled and unfilled silicone rubbers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Heat Estimation from Infrared Measurement Compared to DSC for Austenite to R Phase Transformation in a NiTi Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (3), pp.492 - 501. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (6), pp.1688-1693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11665-012-0466-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073891v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Mullins stress softening of a deformed silicone holey plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49, pp.36-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3854,679 +3854,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An osmotically inflatable seal to treat endoleaks of type 1, following endovascular aneurysm repair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induced anisotropy by the Mullins effect in filled silicone rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219519412004958⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.70-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974834v1</w:t>
+                <w:t xml:space="preserve">hal-01974831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane Curvatures and Stress-strain Full Fields of Axisymmetric Bulge Tests from 3D-DIC Measurements. Theory and Validation on Virtual and Experimental results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Rheometry of compression moulded fibre-reinforced polymer composites: Rheology, compressibility, and friction forces with mould surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-011-9571-3⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (11), pp.2107-2119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974147v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced anisotropy by the Mullins effect in filled silicone rubber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Heat Source Processing for Localized Deformation With Non-Constant Thermal Conductivity. Application to Superelastic Tensile Tests of NiTi Shape Memory Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (9), pp.1313-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-012-9607-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.03.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01974831v1</w:t>
+                <w:t xml:space="preserve">hal-00787054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheometry of compression moulded fibre-reinforced polymer composites: Rheology, compressibility, and friction forces with mould surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.J.J. Dumont</w:t>
+                <w:t xml:space="preserve">An osmotically inflatable seal to treat endoleaks of type 1, following endovascular aneurysm repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Orgéas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Favier</w:t>
+                <w:t xml:space="preserve">Vincent Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.06.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.1250070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519412004958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05125560v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Source Processing for Localized Deformation With Non-Constant Thermal Conductivity. Application to Superelastic Tensile Tests of NiTi Shape Memory Alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Membrane Curvatures and Stress-strain Full Fields of Axisymmetric Bulge Tests from 3D-DIC Measurements. Theory and Validation on Virtual and Experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 52 (9), pp.1313-1328. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 52 (7), pp.865-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-011-9571-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-012-9607-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787054v1</w:t>
+                <w:t xml:space="preserve">hal-01974147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of tension-compression asymmetry of NiTi using circular bulge testing of thin plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4602,77 +4602,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the isotropic models of the Mullins effect based on filled silicone rubber experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (9), pp.841-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4745,51 +4745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 160 (2-3), pp.76-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4817,1119 +4817,1119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical experimental characterisation and numerical modelling of an unfilled silicone rubber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lubricated compression of BMC, a concentrated and fibre-reinforced granular polymer suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Hung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27, pp.765-777. </w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (5-6), pp.677-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2008.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00397-008-0276-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328231v1</w:t>
+                <w:t xml:space="preserve">hal-00449005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of NiTi SMAs thermomechanical behaviour using temperature and strain full-field measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray phase contrast microtomography for the analysis of the fibrous microstructure of SMC composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaihung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39, pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.08.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/3-908158-16-8.140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00336736v1</w:t>
+                <w:t xml:space="preserve">hal-00374957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray phase contrast microtomography for the analysis of the fibrous microstructure of SMC composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical experimental characterisation and numerical modelling of an unfilled silicone rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.765-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2008.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.08.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00374957v1</w:t>
+                <w:t xml:space="preserve">hal-00328231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubricated compression of BMC, a concentrated and fibre-reinforced granular polymer suspension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of NiTi SMAs thermomechanical behaviour using temperature and strain full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59, pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/3-908158-16-8.140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00397-008-0276-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00449005v1</w:t>
+                <w:t xml:space="preserve">hal-00336736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing, characterization and rheology of transparent concentrated fibre-bundle suspensions</w:t>
+                <w:t xml:space="preserve">Compression moulding of SMC: in situ experiments, modelling and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Vassal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Patrick Pizette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Michaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Venet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (5), pp.639-651. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38A (2), pp.353-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00397-006-0153-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2006.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292089v1</w:t>
+                <w:t xml:space="preserve">hal-00292081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous and heterogeneous deformation mechanisms in an austenitic polycrystalline Ti-50.8 at% Ni thin tube under tension. Investigation via temperature and strain fields measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Processing, characterization and rheology of transparent concentrated fibre-bundle suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.05.027⟩</w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (5), pp.639-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-006-0153-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336739v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image processing to estimate the heat sources related to phase transformations durint tensile test of NiTi tubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Homogeneous and heterogeneous deformation mechanisms in an austenitic polycrystalline Ti-50.8 at% Ni thin tube under tension. Investigation via temperature and strain fields measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00350.x⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (16), pp.5310-5322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00180898v1</w:t>
+                <w:t xml:space="preserve">hal-00336739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression moulding of SMC: in situ experiments, modelling and simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+                <w:t xml:space="preserve">Image processing to estimate the heat sources related to phase transformations durint tensile test of NiTi tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43, pp.260-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00350.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2006.03.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00292081v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermomechanical processing on the superelastic properties of a Ni-rich nitinol shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6036,51 +6036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (3), pp.355-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6108,378 +6108,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of a net of fibers linked by viscous interactions: theory and mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Corre</w:t>
+                <w:t xml:space="preserve">Hysteretic behavior of a CuZnAl single crystal during super elastic shear deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Caillerie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alexandre Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(03)00090-5⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (4), pp. 297-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531571v1</w:t>
+                <w:t xml:space="preserve">hal-00019772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic behavior of a CuZnAl single crystal during super elastic shear deformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of a net of fibers linked by viscous interactions: theory and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.04.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (2), pp.395-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(03)00090-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00019772v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of a net of fibers linked by viscous interactions: theory and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52 (2), pp.395-421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-5096(03)00090-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005308v1</w:t>
@@ -6529,51 +6529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (5), pp.625-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6601,334 +6601,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear and compression behaviour of sheet moulding compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle biphasique pour simuler la mise en forme par compression des composites à fibres courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Lecorre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laurent Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0266-3538(01)00151-8⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (3), pp.477-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.12.477-497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007302v1</w:t>
+                <w:t xml:space="preserve">hal-01007421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle biphasique pour simuler la mise en forme par compression des composites à fibres courtes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Corre</w:t>
+                <w:t xml:space="preserve">Shear and compression behaviour of sheet moulding compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Lecorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tourabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orgeas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abderrahim Maazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 12 (3), pp.477-497. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 62 (4), pp.571 - 577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.12.477-497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0266-3538(01)00151-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007421v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Mechanical Hysteresis of NiTi During Ferroelastic and Superelastic Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 07 (C5), pp.C5-477-C5-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6975,51 +6975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Simulations of Internal Stresses Generated During the Ferroelastic Deformation of NiTi Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7072,373 +7072,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00254155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Elements Simulation of Mechanical Behaviour of Shape Memory Alloys Coupled with a Non-Stationary Thermal Field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Influence of Prior Thermomechanical Treatment on the Training Behaviour of a NiTi Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Desplats</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 05 (C8), pp.C8-215-C8-220. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1995829⟩</w:t>
+              <w:t xml:space="preserve">, 1995, 05 (C2), pp.C2-391-C2-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1995260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00254078v1</w:t>
+                <w:t xml:space="preserve">jpa-00253645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of 3D mechanical behaviour of NiTi shape memory alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Finite Elements Simulation of Mechanical Behaviour of Shape Memory Alloys Coupled with a Non-Stationary Thermal Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Desplats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 05 (C8), pp.C8-215-C8-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1995829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648791v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00254078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Prior Thermomechanical Treatment on the Training Behaviour of a NiTi Alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Manach</w:t>
+                <w:t xml:space="preserve">Finite element simulation of 3D mechanical behaviour of NiTi shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 47 (3), pp.537-556</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00253645v1</w:t>
+                <w:t xml:space="preserve">hal-00648791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Beam Theory to Model the Pseudoelastic and Ferroelastic Bending of SMA Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 05 (C2), pp.C2-519-C2-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7485,51 +7485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY FOR THE IDENTIFICATION OF A TENSORIAL SCHEME FOR SHAPE MEMORY ALLOYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 01 (C4), pp.C4-415-C4-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7589,476 +7589,476 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of structured electrospun scaffolds dedicated to soft tissue engineering: from experimental characterization to simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Favier</w:t>
+                <w:t xml:space="preserve">Influence Of Heat Treatment Temperature On Tension, Compression And Bending Behavior Of Nanostructured NiTi Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europolymer Conference 2019 (EUPOC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Como, Italy</w:t>
+              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767110v1</w:t>
+                <w:t xml:space="preserve">hal-02314555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental set-up to perform uniform tensile tests of superelastic NiTi tubes or wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of honeycomb micropatterned fibrous scaffolds by electrospinning with anisotropic mechanical properties for soft tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Mondésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europolymer Conference 2019 (EUPOC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence Of Heat Treatment Temperature On Tension, Compression And Bending Behavior Of Nanostructured NiTi Wires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of structured electrospun scaffolds dedicated to soft tissue engineering: from experimental characterization to simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mondésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">Europolymer Conference 2019 (EUPOC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314555v1</w:t>
+                <w:t xml:space="preserve">hal-04767110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical analysis of the deformation in tension of a nanocrystalline superelastic NiTi thin wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Martinni Ramos de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8083,64 +8083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy and temperature dependence of superelastic behavior of NiTi shape memory alloy thin walled tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8178,64 +8178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of anisotropy on strain localization phenomenon in tension of superelastic NiTi thin walled tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8273,77 +8273,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method to extract Stress-Strain functions from pure torsion/bending experimental tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC16 16th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8362,70 +8362,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic tensile behavior of NiTi Tubes and its dependence on temperature experimental results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How the evolution of the dynamic elastic modulus during isothermal tensile tests can bring new information on mechanisms deformation of a NiTi superelastic wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8433,94 +8433,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872416v1</w:t>
+                <w:t xml:space="preserve">hal-01872409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the evolution of the dynamic elastic modulus during isothermal tensile tests can bring new information on mechanisms deformation of a NiTi superelastic wire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anisotropic tensile behavior of NiTi Tubes and its dependence on temperature experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8528,1838 +8528,1825 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872409v1</w:t>
+                <w:t xml:space="preserve">hal-01872416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of anisotropic mechanical behavior of ex vivo human urethral tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Masri</w:t>
+                <w:t xml:space="preserve">Anisotropic thermomechanical properties of a superelastic Nickel-Titane thin tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872440v1</w:t>
+                <w:t xml:space="preserve">hal-01872428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic thermomechanical properties of a superelastic Nickel-Titane thin tube</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">METHOD TO EXTRACT STRESS-STRAIN FUNCTIONS FROM PURE TORSION OR PURE BENDING EXPERIMENTAL TESTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">17th International Conference on Experimental Mechanics (ICEM17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872428v1</w:t>
+                <w:t xml:space="preserve">hal-02006055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHOD TO EXTRACT STRESS-STRAIN FUNCTIONS FROM PURE TORSION OR PURE BENDING EXPERIMENTAL TESTS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractérisation mécanique In Vitro de tissus mous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Experimental Mechanics (ICEM17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">MECAMAT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006055v1</w:t>
+                <w:t xml:space="preserve">hal-01807463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique In Vitro de tissus mous</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Internal heat sources and transformation enthalpy of a nanostructured superelastic NiTi wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Martinni Ramos de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">EMMC15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807463v1</w:t>
+                <w:t xml:space="preserve">hal-01772389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal heat sources and transformation enthalpy of a nanostructured superelastic NiTi wire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lois hyper-viscoélastiques anisotropes des élastomères architecturès aux tissus du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Groupe de travail Mécanique des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772389v1</w:t>
+                <w:t xml:space="preserve">hal-01986502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois hyper-viscoélastiques anisotropes des élastomères architecturès aux tissus du vivant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of mechanical properties of a PLA-b-PEG-b-PLA biodegradable triblock copolymer during hydrolytic degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Breche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail Mécanique des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986502v1</w:t>
+                <w:t xml:space="preserve">hal-01872434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of mechanical properties of a PLA-b-PEG-b-PLA biodegradable triblock copolymer during hydrolytic degradation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Machado</w:t>
+                <w:t xml:space="preserve">Experimental investigation of anisotropic mechanical behavior of ex vivo human urethral tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
+              <w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872434v1</w:t>
+                <w:t xml:space="preserve">hal-01872440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et modélisation de membranes silicones architecturées</w:t>
+                <w:t xml:space="preserve">Development and characterization of architectured silicone membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Stricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514292v1</w:t>
+                <w:t xml:space="preserve">hal-01872476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, modélisation et simulation de membranes architecturées</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution du comportement viscoélastique de copolymères triblocs PLA-PEG-PLA au cours de la dégradation par hydrolyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Breche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807467v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of digital image correlation to analyse a membrane bulge test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration, modélisation et simulation de membranes architecturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Materials and Large Deformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986504v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of architectured silicone membranes</w:t>
+                <w:t xml:space="preserve">Use of digital image correlation to analyse a membrane bulge test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Stricher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Flexible Materials and Large Deformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872476v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du comportement viscoélastique de copolymères triblocs PLA-PEG-PLA au cours de la dégradation par hydrolyse</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Modeling of mechanical properties of silicone elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Silicon-Based Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872452v1</w:t>
+                <w:t xml:space="preserve">hal-01986507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of mechanical properties of silicone elastomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et modélisation de polymères PVA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Silicon-Based Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986507v1</w:t>
+                <w:t xml:space="preserve">hal-01872446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation de polymères PVA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Biaxial testing of Knitted NiTi textiles: adapted image processing vs DIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludek Heller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Photomechanics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Delf, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872446v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial testing of Knitted NiTi textiles: adapted image processing vs DIC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Développement et modélisation de membranes silicones architecturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludek Heller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Delf, Netherlands</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006098v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative NiTi based stent as an emergency treatment for acute urinary retention in case of benign prostatic hyperplasia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude de l'interface NiTi/silicone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgetica 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
+              <w:t xml:space="preserve">3e journée thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092754v1</w:t>
+                <w:t xml:space="preserve">hal-01079804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaterials and Architectured Materials for Medical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10408,2647 +10395,2660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'interface NiTi/silicone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Alliages à mémoire de forme Nickel-Titane architecturés et à gradient. Applications médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e journée thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Entretiens Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079804v1</w:t>
+                <w:t xml:space="preserve">hal-01872510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliages à mémoire de forme Nickel-Titane architecturés et à gradient. Applications médicales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Développement et caractérisation mécanique de membranes silicone architecturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Stricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens Jacques Cartier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">3ème Journée Thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872510v1</w:t>
+                <w:t xml:space="preserve">hal-01079792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et caractérisation mécanique de membranes silicone architecturées</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An innovative NiTi based stent as an emergency treatment for acute urinary retention in case of benign prostatic hyperplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Surgetica 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079792v1</w:t>
+                <w:t xml:space="preserve">hal-01092754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'adoucissement anisotrope dans le comportement hyperélastique des milieux du vivant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An original method to estimate local thermophysical properties and latent heat from Thermal Field Measurement (TFM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mécanotransduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.149-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872528v1</w:t>
+                <w:t xml:space="preserve">hal-00942926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of hysteresis by means of a directional approach. Constitutive Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rey</w:t>
+                <w:t xml:space="preserve">Development of constitutive equation of filled silicone architectured membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, San Sabastian, Spain. pp.107-110</w:t>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.431-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936538v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement thermomécanique d'un fil fin de NiTi par spectromètre dynamique mécanique et thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE Modeling of NiTi Elastomeric Composites for Use as Biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shape Memory and Superelastic Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature on the mechanical behavior of filled and unfilled silicone rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.511-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of constitutive equation of filled silicone architectured membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
+                <w:t xml:space="preserve">Dynamic Mechanical Spectroscopy of Nanograined Thin NiTi Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Sittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Yinong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.431-435</w:t>
+              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936541v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original method to estimate local thermophysical properties and latent heat from Thermal Field Measurement (TFM)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Design of specific experimental tests to evaluate formability prediction of cold drawing CoCr Tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Linardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Connesson</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gruez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.149-151</w:t>
+              <w:t xml:space="preserve">Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Nassau, Bahamas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942926v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Mechanical Spectroscopy of Nanograined Thin NiTi Wires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anisotropic modeling of the Mullins effect and the residual strain of filled silicone rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liu Yinong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.431-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872585v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of specific experimental tests to evaluate formability prediction of cold drawing CoCr Tubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling of hysteresis by means of a directional approach. Constitutive Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gruez</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Nassau, Bahamas</w:t>
+              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sabastian, Spain. pp.107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978923v1</w:t>
+                <w:t xml:space="preserve">hal-00936538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic modeling of the Mullins effect and the residual strain of filled silicone rubber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'adoucissement anisotrope dans le comportement hyperélastique des milieux du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.431-435</w:t>
+              <w:t xml:space="preserve">GDR Mécanotransduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936540v1</w:t>
+                <w:t xml:space="preserve">hal-01872528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d'un modèle anisotrope de l'effet Mullins par l'étude d'une plaque trouée en silicone chargé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Machado</w:t>
+                <w:t xml:space="preserve">Validation de LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) sur des élastomères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2e Journée thématique sur la caractérisation mécanique des élastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875143v1</w:t>
+                <w:t xml:space="preserve">hal-00739433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement by DMA in Tension of Elastic Moduli and Transformation Behaviour of fine Nitinol Medical Wires as function of Stress and Temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modelling of the behaviour of filled silicone architectured membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr Sittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Archimat - Architectured Materials Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875138v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the Induced Anisotropy by Mullins Effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Validation d'un modèle anisotrope de l'effet Mullins par l'étude d'une plaque trouée en silicone chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
+              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875137v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’anisotropie de l’effet Mullins sur des essais non classiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Machado</w:t>
+                <w:t xml:space="preserve">Measurement by DMA in Tension of Elastic Moduli and Transformation Behaviour of fine Nitinol Medical Wires as function of Stress and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Sittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875140v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) with classic Tensile Tests.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Luboz</w:t>
+                <w:t xml:space="preserve">Modelling of the Induced Anisotropy by Mullins Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced experimental approaches and inverse problems in tissue biomechanics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.75-76</w:t>
+              <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705487v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of architectured NiTi materials in complex loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l’anisotropie de l’effet Mullins sur des essais non classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t>
+              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809087v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and modeling of the mechanical behavior of architectured tube-based NiTi materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) with classic Tensile Tests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimat 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Advanced experimental approaches and inverse problems in tissue biomechanics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.75-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809144v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the behaviour of filled silicone architectured membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of architectured NiTi materials in complex loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimat - Architectured Materials Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">CIMTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875136v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) sur des élastomères</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental characterization and modeling of the mechanical behavior of architectured tube-based NiTi materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée thématique sur la caractérisation mécanique des élastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.1</w:t>
+              <w:t xml:space="preserve">Archimat 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739433v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and modeling of smart silicone elastomer membranes reinforced with shaped NiTi textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludek Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13090,90 +13090,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la température sur le comportement mécanique d' un élastomère silicone chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13317,822 +13317,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation expérimentale d'estimations de sources de chaleur - Cas uniforme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Archimat 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813097v1</w:t>
+                <w:t xml:space="preserve">hal-01875145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of heat capacity and thermal conductivity of NiTi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Use of resistance welding to join NiTi SMAs tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Martensitic Transformations (ICOMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Archimat 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811428v1</w:t>
+                <w:t xml:space="preserve">hal-00809256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of heat source field estimations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From the experimental determination of stress-strain full fields during a bulge test thanks to 3D-DIC technique to the characterization of anisotropic Mullins effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Belgium</w:t>
+              <w:t xml:space="preserve">7th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809159v1</w:t>
+                <w:t xml:space="preserve">hal-01978920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of Drawing of Small Stainless Steel Platinum Medical Tubes-Influence of the Tool Parameters on the Forming Limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Linardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Affagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gruez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimat 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875145v1</w:t>
+                <w:t xml:space="preserve">hal-01978919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of resistance welding to join NiTi SMAs tubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A new approach to estimate heat fields during stress or temperature induced phase transformation on a NiTi SMA - Experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimat 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809256v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Drawing of Small Stainless Steel Platinum Medical Tubes-Influence of the Tool Parameters on the Forming Limit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Determination of heat capacity and thermal conductivity of NiTi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gruez</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Martensitic Transformations (ICOMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Osaka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3589553⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01978919v1</w:t>
+                <w:t xml:space="preserve">hal-00811428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the experimental determination of stress-strain full fields during a bulge test thanks to 3D-DIC technique to the characterization of anisotropic Mullins effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of heat source field estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Photomechanics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978920v1</w:t>
+                <w:t xml:space="preserve">hal-00809159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to estimate heat fields during stress or temperature induced phase transformation on a NiTi SMA - Experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Validation expérimentale d'estimations de sources de chaleur - Cas uniforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">CFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811423v1</w:t>
+                <w:t xml:space="preserve">hal-00813097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation en flexion d'une aiguille médicale dans les tissus mous</w:t>
               </w:r>
@@ -14144,51 +14144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecamat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14213,77 +14213,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse complète du bulge test grâce aux mesures 3D des champs de déplacements par stéréo-corrélation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique sur la Caractérisation Mécanique des Elastomères 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14308,77 +14308,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecamat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14397,312 +14397,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtomographie à rayons X et essais d'extraction pour caractériser les contacts fibre-fibre dans des composites à fibres courtes lors de leur mise en forme = X-ray microtomography and pull-out test to characterise fibre-fibre contacts in short fibre-reinforced composites during their processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guiraud</w:t>
+                <w:t xml:space="preserve">A multiscale approach to model the mechanical behaviour of heterogeneous hyperelastic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">Sixth European conference on constitutive models for rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dresde, Germany. pp.429-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394723v1</w:t>
+                <w:t xml:space="preserve">hal-01395961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes élastomères anisotropie contrôlée par le design de microstructures locales. Applications à des muscles artificiels.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Meunier</w:t>
+                <w:t xml:space="preserve">Thermomechanical modelling of cold drawing processes of small diameter tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Palengat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">forum d'innovations - Matériaux, Nouveaux Concepts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">7th EUROMECH - Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986514v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Observation of Induced Anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HETMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14721,2014 +14725,2010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale approach to model the mechanical behaviour of heterogeneous hyperelastic membranes</w:t>
+                <w:t xml:space="preserve">Membranes élastomères anisotropie contrôlée par le design de microstructures locales. Applications à des muscles artificiels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth European conference on constitutive models for rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dresde, Germany. pp.429-434</w:t>
+              <w:t xml:space="preserve">forum d'innovations - Matériaux, Nouveaux Concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395961v1</w:t>
+                <w:t xml:space="preserve">hal-01986514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of cold drawing processes of small diameter tubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical modelling of cold drawing processes of Co-Cr small diameter tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Palengat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Latil</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Plaideau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EUROMECH - Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Materials &amp; Processes for Medical Devices Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875152v1</w:t>
+                <w:t xml:space="preserve">hal-01875149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of cold drawing processes of Co-Cr small diameter tubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Palengat</w:t>
+                <w:t xml:space="preserve">Experimental observation of induced anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Plaideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Processes for Medical Devices Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">SIXTH EUROPEAN CONFERENCE ON CONSTITUTIVE MODELS FOR RUBBER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dresde, Germany. pp.511-515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875149v1</w:t>
+                <w:t xml:space="preserve">hal-01395960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of induced anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microtomographie à rayons X et essais d'extraction pour caractériser les contacts fibre-fibre dans des composites à fibres courtes lors de leur mise en forme = X-ray microtomography and pull-out test to characterise fibre-fibre contacts in short fibre-reinforced composites during their processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIXTH EUROPEAN CONFERENCE ON CONSTITUTIVE MODELS FOR RUBBER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dresde, Germany. pp.511-515</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395960v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of NiTi SMAs thermomechanical behaviour using temperature and strain full-field measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Louche</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation de la rhéologie de suspensions de fibres concentrées modèles lors de leur mise en forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3st Int. Conf. Smart Materials structure systems (CIMTEC 2008), Invited speaker</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344254v1</w:t>
+                <w:t xml:space="preserve">hal-00507341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature full-field measurement and heat sources estimation during superelastic tests of NiTi samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Is the tensile test relevant to characterize NiTi shape memory alloy behaviour?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conference for Shape Memory and Superelastic Technologies (SMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Stresa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344275v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du coefficient de frottement par analyse inverse pour l'étirage de tube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and simulation of the rheology of bulk moulding compounds (BMC) during mould filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Palengat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">D. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mecmat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
+              <w:t xml:space="preserve">ECCM 13 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden. Paper n° 1611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978986v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduction in composites with highly conductive short fibres: comparison between experiments, discrete element simulation and analytical solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Elastohysteresis: an accurate phenomenological model for pseudoelasticity and ferroelasticity 3d simulation of shape memory alloys under complex loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.P. Vassal</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 13 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden. Paper n° 2012</w:t>
+              <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Stresa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454996v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of segregation phenomena during compression of glass mat thermoplastics (GMT)</w:t>
+                <w:t xml:space="preserve">Segretation phenomena between the polymer matrix and the fibrous reinforcement of glass mat thermoplastics (GMT) during compression moulding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ESAFORM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449656v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segretation phenomena between the polymer matrix and the fibrous reinforcement of glass mat thermoplastics (GMT) during compression moulding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Détermination du coefficient de frottement par analyse inverse pour l'étirage de tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Palengat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Mecmat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453418v1</w:t>
+                <w:t xml:space="preserve">hal-01978986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of the rheology of bulk moulding compounds (BMC) during mould filling</w:t>
+                <w:t xml:space="preserve">Conduction in composites with highly conductive short fibres: comparison between experiments, discrete element simulation and analytical solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.H. Le</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Guiraud</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 13 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden. Paper n° 1611</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden. Paper n° 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449661v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastohysteresis: an accurate phenomenological model for pseudoelasticity and ferroelasticity 3d simulation of shape memory alloys under complex loadings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Experimental study of segregation phenomena during compression of glass mat thermoplastics (GMT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yehan Liu</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Stresa, Italy</w:t>
+              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404088v1</w:t>
+                <w:t xml:space="preserve">hal-00449656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation de la rhéologie de suspensions de fibres concentrées modèles lors de leur mise en forme</w:t>
+                <w:t xml:space="preserve">Rhéologie de suspensions modèles transparentes et très concentrées de fibres. Analyse par un rhéomètre transparent de compression en déformation plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
+              <w:t xml:space="preserve">Rhéologie et Thermodynamique. 43ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Palaiseau, France. pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507341v1</w:t>
+                <w:t xml:space="preserve">hal-00455015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the tensile test relevant to characterize NiTi shape memory alloy behaviour?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Louche</w:t>
+                <w:t xml:space="preserve">Modélisation de l'écoulement et des évolutions de microstructures des suspensions très concentrées de fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yehan Liu</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conference for Shape Memory and Superelastic Technologies (SMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Stresa, Italy</w:t>
+              <w:t xml:space="preserve">Rhéologie et Thermodynamique. 43ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Palaiseau, France. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344267v1</w:t>
+                <w:t xml:space="preserve">hal-00455009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie de suspensions modèles transparentes et très concentrées de fibres. Analyse par un rhéomètre transparent de compression en déformation plane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Guiraud</w:t>
+                <w:t xml:space="preserve">Temperature full-field measurement and heat sources estimation during superelastic tests of NiTi samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhéologie et Thermodynamique. 43ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Palaiseau, France. pp.41-44</w:t>
+              <w:t xml:space="preserve">Int. Conference for Shape Memory and Superelastic Technologies (SMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Stresa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455015v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'écoulement et des évolutions de microstructures des suspensions très concentrées de fibres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Favier</w:t>
+                <w:t xml:space="preserve">Experimental characterization of NiTi SMAs thermomechanical behaviour using temperature and strain full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhéologie et Thermodynamique. 43ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Palaiseau, France. pp.45-48</w:t>
+              <w:t xml:space="preserve">3st Int. Conf. Smart Materials structure systems (CIMTEC 2008), Invited speaker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455009v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and thermal Heterogeneities analyse during superelastic deformation of polycrystalline NiTi tube</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Rheology of bulk moulding compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Comte-Gaz</w:t>
+                <w:t xml:space="preserve">C. Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Applied Mechanics and Materials Conference (McMat 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Austin, United States</w:t>
+              <w:t xml:space="preserve">4th Annual European Rheology Conference (AERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344270v1</w:t>
+                <w:t xml:space="preserve">hal-00292820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'étirage à froid de tubes par analyse éléments-finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Palengat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16753,77 +16753,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical mechanisms of the deformation of a polycrystalline Ni-Ti thin tube under tension studied through full-field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16861,103 +16861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tube Drawing Process Modelling By A Finite Element Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Palengat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Processes for Medical Devices Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Palm Desert, CA, United States. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16976,994 +16976,994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of bulk moulding compounds</w:t>
+                <w:t xml:space="preserve">Characterization of the fibrous microstructure of SMC during compression moulding using X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Venet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Annual European Rheology Conference (AERC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
+              <w:t xml:space="preserve">16th International Conference on Composite Materials (ICCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292820v1</w:t>
+                <w:t xml:space="preserve">hal-00292828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of the Mechanical Behaviour of an Unfilled Silicone Rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Meunier</w:t>
+                <w:t xml:space="preserve">Tube Drawing Process Modelling By A Finite Element Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Palengat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Constitutive Models for Rubber, ECCMR 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">9th international conference on numerical methods in industrial forming processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978981v1</w:t>
+                <w:t xml:space="preserve">hal-01978983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tube Drawing Process Modelling By A Finite Element Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Palengat</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Study of the Mechanical Behaviour of an Unfilled Silicone Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on numerical methods in industrial forming processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">5th European Conference on Constitutive Models for Rubber, ECCMR 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978983v1</w:t>
+                <w:t xml:space="preserve">hal-01978981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the fibrous microstructure of SMC during compression moulding using X-ray microtomography</w:t>
+                <w:t xml:space="preserve">A transparent compression rheometer for studying flow-induced microstructures of transparent fibre suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Composite Materials (ICCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">4th Annual European Rheology Conference (AERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292828v1</w:t>
+                <w:t xml:space="preserve">hal-00292824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transparent compression rheometer for studying flow-induced microstructures of transparent fibre suspensions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.P. Vassal</w:t>
+                <w:t xml:space="preserve">Caractérisation du comportement mécanique d’ élastomères silicones chargés et non chargés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Annual European Rheology Conference (AERC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292824v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement mécanique d’ élastomères silicones chargés et non chargés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Strain and thermal Heterogeneities analyse during superelastic deformation of polycrystalline NiTi tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Comte-Gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ASME Applied Mechanics and Materials Conference (McMat 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978979v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivité thermique des composites à fort contraste de phase : approche théorique et numérique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Osmotic motor : Osmotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2006: "Nano Mat - Tech : des NanoMatériaux aux NanoSystèmes."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">Nanobio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008016v1</w:t>
+                <w:t xml:space="preserve">hal-01986567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmotic motor : Osmotor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Devin</w:t>
+                <w:t xml:space="preserve">Conductivité thermique des composites à fort contraste de phase : approche théorique et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Durrieu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanobio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2006: "Nano Mat - Tech : des NanoMatériaux aux NanoSystèmes."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986567v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermomechanical treatment on the superelastic properties of a Ti-50.8%atNi shape memory alloy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18031,77 +18031,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un joint osmotique pour stents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18156,103 +18156,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de chaleur par conduction dans les milieux fibreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7es Journées d'Étude sur les Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18316,51 +18316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERC 2005 2nd Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18385,64 +18385,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermomechanical treatment processes on the superelastic properties of a Ni-rich nitinol shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18562,51 +18562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on the Semi-Solid Processing of Alloys and Composites </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Turin, Italy</w:t>
@@ -18648,64 +18648,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overall behaviour of a truss of fibers linked by viscous joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18797,64 +18797,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element simulation of the influence of heat treatment temperature on tension, compression and bending behavior of nanostructured NiTi wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18905,90 +18905,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmotic Motor: OSMOTOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens Jacques Cartier, Nanobiotechnologie pour l'analyse et la conversion d''énergie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
@@ -19088,51 +19088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Living Organs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.3-30, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19166,103 +19166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a Light Aspiration device for in vivo Soft TIssue Characterization (LASTIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yohan Payan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Tissue Biomechanical Modeling for Computer Assisted Surgery</w:t>
@@ -19336,51 +19336,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for guiding a medical needle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19388,51 +19388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 10.039.568.B2. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19450,103 +19450,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stent spacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 2016/0151179 A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19558,328 +19558,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de test mécanique en flexion pure et procédé de mise en œuvre.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dispositif de prise d'échantillon intestinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO 2016/001426 A1. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Bakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Khalef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR1655187. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404149v1</w:t>
+                <w:t xml:space="preserve">hal-02010250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de prise d'échantillon intestinal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dispositif de test mécanique en flexion pure et procédé de mise en œuvre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 2016/001426 A1. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Khalef</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02010250v1</w:t>
+                <w:t xml:space="preserve">hal-01404149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecarteur de type stent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR N°13/55935. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20066,51 +20066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537803v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephanie Nobre Dantas Grassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Martinni Ramos de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103392" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.138928" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34709" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04225-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1003-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005743v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12227" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stricher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201600237" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2016.1161096" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.02.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300519v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9877-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-014-9508-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.09.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-014-0065-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.08.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samuel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra19488a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.11.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958608v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.068" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Favier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.971618" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931679" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;ittner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pilch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Curfs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-0976-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gruez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.09.021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-012-0466-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Palengat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.02.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R59JXC5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073891v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.02.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004958" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9571-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BEA146930E6F45A0B9FA24F99825F2D64B9E12E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974831v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.03.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125560v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guiraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.J. Dumont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#233;as" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.06.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK589Z8H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9607-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grolleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.05.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX6WNDS7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.07.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328231v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.05.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908158-16-8.140" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374957v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaihung Le" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449005v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hung Le" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0276-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8F1NMZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292089v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vassal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-006-0153-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NL5327X9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336739v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.05.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180898v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00350.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDC52B7A8CE9B02D388EDFD74437BCF69288BEEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pizette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Venet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.03.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383401v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debove" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.355-369" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531571v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillerie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(03)00090-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.04.033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z02N95TD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005308v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005261v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(01)00077-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007302v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lecorre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00151-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007421v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.477-497" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997575" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996123" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E13C6DAEC5ACE18D4DBEDB0E30B7A67FB2B745D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254078v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Desplats" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995829" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253645v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995260" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253666v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995280" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250616v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991462" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767110v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bossard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mond&#233;sert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133239v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767120v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01816031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872398v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872343v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006079v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872416v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872409v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872440v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872428v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006055v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807463v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872434v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807467v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986504v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872476v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ganachaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872452v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986507v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872446v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Penven" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006098v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092754v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079804v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079792v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872528v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936538v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963807v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936536v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936541v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942926v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872585v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yinong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978923v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936540v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875143v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875138v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875140v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809087v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809144v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875136v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875141v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761157v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cellard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariat Bashir S." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinong Liu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813097v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811428v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809159v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875145v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809256v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978919v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589553" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978920v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811423v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978918v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875146v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978916v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394723v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiraud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986514v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875148v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395961v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875152v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875149v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Plaideau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395960v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344254v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344275v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978986v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454996v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vassal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449656v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453418v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449661v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Le" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404088v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507341v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344267v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455009v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Corre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344270v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comte-Gaz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978980v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344241v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978976v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292820v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978981v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978983v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292828v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292824v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978979v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008016v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auriault" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986567v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507190v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875155v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009064v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007754v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507919v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717372v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gebelin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008641v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093134.303" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314554v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986563v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974109v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00001-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311643v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404159v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404149v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010250v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bakri" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Khalef" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996212v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34709" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537803v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephanie Nobre Dantas Grassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Martinni Ramos de Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103392" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.138928" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04225-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1003-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.045" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12227" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stricher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2016.1161096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201600237" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.02.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-014-0065-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.09.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-014-9508-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9877-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.08.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samuel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra19488a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.11.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931679" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280470v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Favier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.971618" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;ittner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pilch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Curfs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-0976-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linardon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gruez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.09.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958608v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.068" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R59JXC5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Palengat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.02.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300481v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-012-0466-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.02.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974831v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.03.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guiraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.J. Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#233;as" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.06.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK589Z8H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787054v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9607-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004958" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974147v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9571-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BEA146930E6F45A0B9FA24F99825F2D64B9E12E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grolleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.05.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX6WNDS7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.07.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hung Le" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0276-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8F1NMZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaihung Le" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.027" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.05.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908158-16-8.140" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pizette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Venet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.03.010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vassal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-006-0153-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NL5327X9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336739v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.05.027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180898v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00350.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDC52B7A8CE9B02D388EDFD74437BCF69288BEEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383401v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debove" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.355-369" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019772v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.04.033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z02N95TD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531571v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillerie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(03)00090-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005308v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005261v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(01)00077-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007421v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.477-497" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007302v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lecorre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00151-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997575" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996123" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E13C6DAEC5ACE18D4DBEDB0E30B7A67FB2B745D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253645v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995260" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254078v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Desplats" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995829" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648791v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253666v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995280" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250616v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991462" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314555v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mond&#233;sert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bossard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767110v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01816031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872398v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872343v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006079v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872409v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872416v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872428v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006055v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807463v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986502v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872434v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872440v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872476v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ganachaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872452v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807467v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986504v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986507v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872446v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Penven" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006098v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079792v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092754v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942926v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963807v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936536v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872585v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yinong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978923v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936540v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936538v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872528v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875143v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875138v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875137v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875140v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809144v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875141v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761157v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cellard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariat Bashir S." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinong Liu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875145v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809256v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978920v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978919v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589553" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811423v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811428v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809159v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813097v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978918v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875146v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978916v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395961v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875152v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875148v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986514v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875149v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Plaideau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395960v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394723v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507341v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vassal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344267v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449661v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Le" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404088v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453418v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978986v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454996v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449656v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455015v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455009v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Corre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344275v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344254v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292820v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978980v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344241v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978976v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292828v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978983v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978981v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292824v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978979v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344270v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comte-Gaz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986567v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008016v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auriault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507190v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875155v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009064v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007754v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507919v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717372v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gebelin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008641v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093134.303" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314554v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986563v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974109v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00001-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311643v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404159v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010250v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bakri" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Khalef" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404149v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996212v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>