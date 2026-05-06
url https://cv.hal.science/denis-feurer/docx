--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -615,278 +615,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310491v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving bathymetries from unmanned aerial vehicles: a case study of a small intermittent reservoir</w:t>
+                <w:t xml:space="preserve">Sentinel-2 images to assess soil surface characteristics over a rainfed Mediterranean cropping system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Sani Aboubacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Jenhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2021.1988614⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 213, pp.#106152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03531012v1</w:t>
+                <w:t xml:space="preserve">hal-03604497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-2 images to assess soil surface characteristics over a rainfed Mediterranean cropping system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deriving bathymetries from unmanned aerial vehicles: a case study of a small intermittent reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maman Sani Aboubacar</w:t>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dino Ienco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Feurer</w:t>
+                <w:t xml:space="preserve">Mohamed Amine El Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakia Jenhaoui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 213, pp.#106152. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (1), pp.82-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2021.1988614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604497v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03531012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing new sensor‐based volume measurement methods for high‐throughput bulk density estimation in the field under various soil conditions</w:t>
               </w:r>
@@ -1162,51 +1162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine El Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rached Boussema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1251,386 +1251,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using kites for 3-D mapping of gullies at decimetre-resolution over several square kilometres: a case study on the Kamech catchment, Tunisia</w:t>
+                <w:t xml:space="preserve">Joining multi-epoch archival aerial images in a single SfM block allows 3-D change detection with almost exclusively image information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-18-1567-2018⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.495 - 506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2018.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809743v1</w:t>
+                <w:t xml:space="preserve">hal-01919788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Raclot</w:t>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joining multi-epoch archival aerial images in a single SfM block allows 3-D change detection with almost exclusively image information</w:t>
+                <w:t xml:space="preserve">Using kites for 3-D mapping of gullies at decimetre-resolution over several square kilometres: a case study on the Kamech catchment, Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine El Maaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vinatier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abir Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rached Boussema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 146, pp.495 - 506. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (6), pp.1567 - 1582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2018.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-18-1567-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919788v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Photogrammetry to Construct Time Series of Vegetation Permeability to Water and Seed Transport in Agricultural Waterways</w:t>
               </w:r>
@@ -1763,77 +1763,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode opérationnelle de production d'orthophotos et de MNT décimétriques à l'échelle du kilomètre carré par cerf-volant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine El Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rached Boussema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1884,51 +1884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1966,77 +1966,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of kite born DEM accuracy for gullies measuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine El Maaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rached Boussema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2710,210 +2710,210 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoreo de cubiertas vegetales y vides en viñedos agroecológicos con vehículos aéreos no tripulados (VANTs): una herramienta para una gestión agronómica sostenible en viticultura</w:t>
+                <w:t xml:space="preserve">Monitoring of ground cover and vines in agroecological vineyards using unmanned aerial vehicles (uavs): a tool for sustainable agronomic management in viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anice Cheraiet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congreso Latinoamericano de Viticultura y Enología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Converge of Research in Digital Agriculture Leading Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472448v1</w:t>
+                <w:t xml:space="preserve">hal-05608520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating co-registration and jitter artifacts for multi-temporal DEM change detection with Pléiades satellite elevation data</w:t>
+                <w:t xml:space="preserve">Correction of the Jitter Effect in Pléiades Satellite Elevation Data for Enhanced 3D Change Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
@@ -2944,1955 +2944,2340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Abdelfattah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géodésie et géophysique depuis l’espace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan. pp.415-424, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-07343-3_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480325v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-SIFT : a frugal method for leveraging multi-temporal photogrammetric data without ancillary data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LOS Ground Displacement Monitoring in Northeast Tunisia Using SBAS InSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Brini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Tebourbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Abdelfattah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. EGU General Assembly 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10187⟩</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan. pp.452-463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-07343-3_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770920v1</w:t>
+                <w:t xml:space="preserve">hal-05480198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic simulation of Sahelian storms. Recent developments and hydrological applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Quantin</w:t>
+                <w:t xml:space="preserve">Monitoreo de cubiertas vegetales y vides en viñedos agroecológicos con vehículos aéreos no tripulados (VANTs): una herramienta para una gestión agronómica sostenible en viticultura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Weather Generators for Hydrological Applications (SWGEN-Hydro)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">XVII Congreso Latinoamericano de Viticultura y Enología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864146v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kite-born photogrammetry for decimetric 3D mapping of several square kilometres areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigating co-registration and jitter artifacts for multi-temporal DEM change detection with Pléiades satellite elevation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Brini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Tebourbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Abdelfattah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Milano, Italy</w:t>
+              <w:t xml:space="preserve">Géodésie et géophysique depuis l’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741706v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forcing a land surface model with satellite-derived biophysical products in the Sahel: Inpacts of various sources on the simulated energy and water cycles.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ottle</w:t>
+                <w:t xml:space="preserve">Time-SIFT : a frugal method for leveraging multi-temporal photogrammetric data without ancillary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Bemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAQRS'IV - 4th International Symposium Recent Advances in Quantitative Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22. EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. pp.10187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864168v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des actions anthropiques sur les transferts de masse dans les hydrosystèmes méditerranéens ruraux</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stochastic simulation of Sahelian storms. Recent developments and hydrological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotunis 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Tunis, Tunisie. 29 p</w:t>
+              <w:t xml:space="preserve">Stochastic Weather Generators for Hydrological Applications (SWGEN-Hydro)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805554v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic segmentation of rivers from VHR optical images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Delenne</w:t>
+                <w:t xml:space="preserve">Kite-born photogrammetry for decimetric 3D mapping of several square kilometres areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Maaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rached Boussema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peiades Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES-EADS, Jan 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591885v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring depth of a clear, shallow, gravel-bed river by through-water photogrammetry with small format cameras and ultra light aircrafts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forcing a land surface model with satellite-derived biophysical products in the Sahel: Inpacts of various sources on the simulated energy and water cycles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Adrien Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">RAQRS'IV - 4th International Symposium Recent Advances in Quantitative Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591402v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small water depth detection from green lidar simulated full waveforms : application to gravel-bed river bathymetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lesaignoux</w:t>
+                <w:t xml:space="preserve">Morphologic segmentation of rivers from VHR optical images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Feurer</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lecoarer,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSIP 2007 - Physics in Signal and Image Processing - 31 jan.-2 fev. 2007, Mulhouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1</w:t>
+              <w:t xml:space="preserve">Peiades Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES-EADS, Jan 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589076v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing water surface effects on LiDAR bathymetry measurements in very shallow rivers:a theoretical study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des actions anthropiques sur les transferts de masse dans les hydrosystèmes méditerranéens ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien D. Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second ESA Space for Hydrology Workshop Geneva, CHE, 12-14 November 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.8</w:t>
+              <w:t xml:space="preserve">Geotunis 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Tunis, Tunisie. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589959v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bathymetric measurement of rivers by remote sensing techniques : a review</w:t>
+                <w:t xml:space="preserve">Measuring depth of a clear, shallow, gravel-bed river by through-water photogrammetry with small format cameras and ultra light aircrafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.A. Viau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Riverine hydroecology : advances in research and applications, Stirling, GBR, August 14th-18th 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588058v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravel-bed river depth mapping with cokriging using aerial high resolution images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small water depth detection from green lidar simulated full waveforms : application to gravel-bed river bathymetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesaignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, AUT, 2-7 avril 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1</w:t>
+              <w:t xml:space="preserve">PSIP 2007 - Physics in Signal and Image Processing - 31 jan.-2 fev. 2007, Mulhouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587736v1</w:t>
+                <w:t xml:space="preserve">hal-02589076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDAR &amp;quot;hydrographique&amp;quot; : principes physiques et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing water surface effects on LiDAR bathymetry measurements in very shallow rivers:a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Populus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire REGLIS, Montpellier, 7-8 décembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.42</w:t>
+              <w:t xml:space="preserve">Second ESA Space for Hydrology Workshop Geneva, CHE, 12-14 November 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588717v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the use of aerial remote sensing for instream flow and fish habitat modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gravel-bed river depth mapping with cokriging using aerial high resolution images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Carrel</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaponnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2005, Vienna, 24-29 April 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+              <w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, AUT, 2-7 avril 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587752v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial correlation between interferometric stacking pattern deformation and damage distribution of Athens 7-9-1999, Earthquake and its seismic sequence</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+                <w:t xml:space="preserve">Bathymetric measurement of rivers by remote sensing techniques : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference on Riverine hydroecology : advances in research and applications, Stirling, GBR, August 14th-18th 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121634v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide monitoring on the La Rénion Island using Remote Sensing methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LiDAR &amp;quot;hydrographique&amp;quot; : principes physiques et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesaignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Raucoules</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+                <w:t xml:space="preserve">J. Populus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire REGLIS, Montpellier, 7-8 décembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121683v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsidence in the Athens basin monitored by INSAR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Feurer</w:t>
+                <w:t xml:space="preserve">Toward the use of aerial remote sensing for instream flow and fish habitat modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU - 1st General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
+              <w:t xml:space="preserve">EGU 2005, Vienna, 24-29 April 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121685v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spatial correlation between interferometric stacking pattern deformation and damage distribution of Athens 7-9-1999, Earthquake and its seismic sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Foumelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Parcharidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landslide monitoring on the La Rénion Island using Remote Sensing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subsidence in the Athens basin monitored by INSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Parcharidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sakkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU - 1st General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DETECTION OF THE SUBSIDENCE AFFECTING A SHOPPING CENTER IN MARSEILLES (France) USING SAR INTERFEROMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4907,84 +5292,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Carnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRINGE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4994,51 +5379,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of co-registration and satellite jitter filtering on the accuracy of multi-temporal elevation differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5093,73 +5478,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Image, Communication, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of InSAR coherence images to evaluate surface elevation change detected from multi-temporal photogrammetric imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5168,123 +5553,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Tebourbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Image, Communication, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface elevation change monitoring in northern Tunisia using multi-temporal photogrammetric imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5293,123 +5678,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Tebourbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Virtual Geosiences Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dresden, Germany. pp.1-2, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrain restitution in vegetated terraced landscapes from SfM or lidar: towards a specific DSM/DTM filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5418,209 +5803,209 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pijl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tarolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in remote sensing of cultivated landscapes at LISAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CRITEX, EQUIPEX - Investissements d'Avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Rennes, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5630,297 +6015,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broader Application of the Time-SIFT Method: Proof-of-Concept of 3-D-Monitoring Study Cases with Various Spatiotemporal Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Bemis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément Mallet; Nesrine Chehata. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitemporal Earth Observation Image Analysis: Remote Sensing Image Sequences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.1-39, 2024, 9781789451764. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394306657.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne LiDAR Methods Applied to Riverine Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Kinzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Allouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluvial Remote Sensing for Science and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, pp.141-161, 2012, GIScience and Remote Sensing, 9780470714270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119940791.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5930,411 +6315,411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des risques psychosociaux et de la qualité de vie au travail. Diagnostic et préconisations (unité LISAH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ratinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Desserme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 6 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/mgat-qc28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 5 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/nkbp-se96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6344,256 +6729,256 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie 3D des lits de rivière par stéréophotogrammétrie à travers l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Institut des Sciences et Industrie du Vivant et de l'Environnement, AgroParisTech, Sciences de la Terre et de l'Eau et Philosophiae Doctor, Doctorat en Sciences Géomatiques, Université de Laval (CAN), 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02592038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie 3D des lits de rivière par stéréophotogrammétrie à travers l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnement et Société. Université Laval; AgroParisTech, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02819745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie 3D des lits de rivière par stéréophotogrammétrie à travers l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. AgroParisTech; Université Laval, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00818380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6740,51 +7125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144140v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.06.27.661894" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Brini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Tebourbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abdelfattah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.19.024501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310491v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Maiwald" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Eltner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.11.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03531012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Maaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calvez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1988614" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Sani Aboubacar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106152" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13115" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Vischel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Bil-Assanou Issoufou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050465" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pijl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rached Boussema" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101977" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-1567-2018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinatier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2018.10.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10122050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Mabrouk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Jemaa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Snane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Carnec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90100616" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feurer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00643648v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Parcharidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Novalli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferretti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-779-2008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780741v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesaignoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lagios" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sakkas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03351947" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472448v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Cheraiet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480325v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770920v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bemis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10187" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vischel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quantin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Maaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864168v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Solignac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecoarer," TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delenne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589076v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allouis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Viau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaponni&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamdi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Populus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foumelis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raucoules" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121683v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cruchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carnec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis N&#233;dellec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410453v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tarolli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381254v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659954v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306657.ch1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522863v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Kinzel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coarer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605243v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ratinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Desserme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974776v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mgat-qc28" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nkbp-se96" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02592038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819745v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818380v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144140v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.06.27.661894" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Brini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Tebourbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abdelfattah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.19.024501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310491v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Maiwald" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Eltner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.11.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Sani Aboubacar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106152" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03531012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Maaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calvez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1988614" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13115" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Vischel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Bil-Assanou Issoufou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050465" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pijl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rached Boussema" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101977" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinatier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2018.10.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-1567-2018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10122050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Mabrouk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Jemaa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Snane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Carnec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90100616" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feurer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00643648v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Parcharidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Novalli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferretti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-779-2008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780741v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesaignoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lagios" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sakkas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03351947" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05608520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_33" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480198v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_36" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Cheraiet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480325v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bemis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10187" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vischel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quantin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Maaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Solignac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecoarer," TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589076v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589959v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allouis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587736v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaponni&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588058v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Viau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588717v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamdi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Populus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foumelis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raucoules" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cruchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carnec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121685v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis N&#233;dellec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221300v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tarolli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306657.ch1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522863v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Kinzel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coarer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605243v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ratinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Desserme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974776v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mgat-qc28" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977965v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nkbp-se96" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02592038v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818380v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>