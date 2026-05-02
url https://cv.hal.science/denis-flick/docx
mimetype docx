--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -100,1870 +100,1870 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of harvest maturity and storage conditions on tomato quality: A comprehensive experimental and modeling study</w:t>
+                <w:t xml:space="preserve">A Hybrid Numerical Approach for Characterising Airflow and Temperature Distribution in a Ventilated Pallet of Heat-Generating Products: Application to Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dihia Aguenihanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2024.113286⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.112323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764729v1</w:t>
+                <w:t xml:space="preserve">hal-04703396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreshQualiTom : étude de l'impact du froid sur les qualités de la tomate, au cours du circuit logistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Mixed Convection on the Cooling Kinetics of Heat-Generating Products Within a Ventilated Pallet: Application to Cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Aguenihanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyamin Dahmana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Mérendet</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art27⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.3665-3684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-024-03656-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385884v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance evaluation of water-based gel packs and insulating covers: A case study on raw milk preservation for local transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of harvest maturity and storage conditions on tomato quality: A comprehensive experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Annibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Flick</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentine Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (2), pp.101257. </w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 219, pp.113286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2024.113286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210505v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising airflow and heat transfer within a Multi-Package of horticultural produce using a validated CFD model</w:t>
+                <w:t xml:space="preserve">FreshQualiTom : étude de l'impact du froid sur les qualités de la tomate, au cours du circuit logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Valérie Mérendet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Annibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.12.003⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.370-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837241v1</w:t>
+                <w:t xml:space="preserve">hal-05385884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mixed Convection on the Cooling Kinetics of Heat-Generating Products Within a Ventilated Pallet: Application to Cheese</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Thermal performance evaluation of water-based gel packs and insulating covers: A case study on raw milk preservation for local transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18, pp.3665-3684. </w:t>
+              <w:t xml:space="preserve">Applied Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.101257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-024-03656-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809161v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Numerical Approach for Characterising Airflow and Temperature Distribution in a Ventilated Pallet of Heat-Generating Products: Application to Cheese</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Characterising airflow and heat transfer within a Multi-Package of horticultural produce using a validated CFD model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Moureh</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 387, pp.112323. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170, pp.314-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703396v1</w:t>
+                <w:t xml:space="preserve">hal-04837241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of temperature non-uniformity in a loaded container along air cargo supply chain: Mango case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaporative Cooling with a Wet Fabric Blanket for Non-Refrigerated Horticultural Produce Transport: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suveena Jantapirak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+                <w:t xml:space="preserve">Suriyan Supapvanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Denis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112161⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.101339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafr.2024.101339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593172v1</w:t>
+                <w:t xml:space="preserve">hal-04667704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to choose a model to address practical issues encountered during food transport in an insulated box equipped with phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 239, pp.122085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.122085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer within a multi-package: Assessing the impact of package design on the cooling of strawberries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental simulation of temperature non-uniformity in a loaded container along air cargo supply chain: Mango case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suveena Jantapirak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Paviet Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ichrak Sdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 382, pp.112190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112190⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 380, pp.112161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668235v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of air velocity and temperature fields inside an insulated box equipped with phase change material under several operating conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Heat transfer within a multi-package: Assessing the impact of package design on the cooling of strawberries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Sdiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 382, pp.112190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109934⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04334831v1</w:t>
+                <w:t xml:space="preserve">hal-04668235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporative Cooling with a Wet Fabric Blanket for Non-Refrigerated Horticultural Produce Transport: An Experimental Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dataset of air velocity and temperature fields inside an insulated box equipped with phase change material under several operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18, pp.101339. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52, pp.109934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafr.2024.101339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04667704v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The code of simplified heat transfer model for temperature prediction in an insulated box equipped with phase change material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Simplified heat transfer model for real-time temperature prediction in insulated boxes equipped with a phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.100538. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149, pp.286-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.simpa.2023.100538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157413v1</w:t>
+                <w:t xml:space="preserve">hal-04051631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet FreshQualiTom, influence des conditions du circuit logistique sur le refroidissement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The code of simplified heat transfer model for temperature prediction in an insulated box equipped with phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Software Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.100538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpa.2023.100538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098764v1</w:t>
+                <w:t xml:space="preserve">hal-04157413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified heat transfer model for real-time temperature prediction in insulated boxes equipped with a phase change material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Projet FreshQualiTom, influence des conditions du circuit logistique sur le refroidissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 390, pp.33-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.02.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04051631v1</w:t>
+                <w:t xml:space="preserve">hal-04098764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Modelling of Airflow and Heat Transfer during Cooling of Stacked Tomatoes: Optimal Crate Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kwadwo Kale Agyeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1997,103 +1997,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of use conditions on heat transfer in an insulated box equipped with a phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 357, pp.111644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2127,90 +2127,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective heat transfer characteristics within a multi-package during precooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 359, pp.111710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2244,103 +2244,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of airflow and heat transfer by natural convection in an insulated box with a Phase Change Material using a Particle Image Velocimetry technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 336, pp.111207. </w:t>
@@ -2372,723 +2372,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of experimental study investigation of airflow and heat transfer in an insulated box equipped with a phase change material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplified model of airflow and heat transfer in a pallet of food product generating heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Thu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108696⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpe.13953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839038v1</w:t>
+                <w:t xml:space="preserve">hal-03741360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer and aroma modeling of fresh fruit and vegetable in cold chain: case study on tomatoes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Study of the Diffusion of a Confined Wall Jet through a Perforated Plate: Influence of the Porosity and the Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.10.009⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (01), pp.96-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojfd.2022.121006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403754v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling the TEB and Surfatm models for heat flux modelling in urban area: comparison with flux measurements in Strasbourg (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.856569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fenvs.2022.856569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified model of airflow and heat transfer in a pallet of food product generating heat</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dataset of experimental study investigation of airflow and heat transfer in an insulated box equipped with a phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpe.13953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03741360v1</w:t>
+                <w:t xml:space="preserve">hal-03839038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Diffusion of a Confined Wall Jet through a Perforated Plate: Influence of the Porosity and the Geometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">Heat transfer and aroma modeling of fresh fruit and vegetable in cold chain: case study on tomatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graciela Alvarez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadir Bouledjeraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (01), pp.96-126. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.133-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ojfd.2022.121006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741374v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigation of the Diffusion of a Confined Wall Jet through a Perforated Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (2), pp.168 - 212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3122,64 +3122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulated box and refrigerated equipment with PCM for food preservation: State of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3286,51 +3286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Cristine Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cecilia Tadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3429,51 +3429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -3645,90 +3645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD modelling of a pallet of heat-generating product applied to a cheese product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 128, pp.163-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3762,103 +3762,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des températures de carcasses de porc lors du transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Merai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
@@ -3939,51 +3939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29, pp.100211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4011,568 +4011,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical model for studying the thermal denaturation-aggregation of whey proteins under continuous thermal processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simplified heat transfer model of a closed refrigerated display cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Doursat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">N. Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7455/ijfs/9.SI.2020.a2⟩</w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (100494), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2020.100494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513111v1</w:t>
+                <w:t xml:space="preserve">hal-02610146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residence time distribution analysis in the transport and compressing screws of a biomass pretreatment process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical model for studying the thermal denaturation-aggregation of whey proteins under continuous thermal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Coutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lachin</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.12.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.S117-S137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7455/ijfs/9.SI.2020.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140277v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water evaporation flux and cooling efficiency of spraying on cross-flow exchangers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residence time distribution analysis in the transport and compressing screws of a biomass pretreatment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P.E. Vende</w:t>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.115652⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.162-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170860v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale des champs de vitesse d'air par PIV dans un meuble frigorifique fermé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water evaporation flux and cooling efficiency of spraying on cross-flow exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Denis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trinquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Vende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180, pp.115652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.115652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182853v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modelling of individual starch granules swelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnesh Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4594,9111 +4590,9115 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, pp.10150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2020.100150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical characterization of airflow in a closed refrigerated display cabinet using PIV and CFD techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Caractérisation expérimentale des champs de vitesse d'air par PIV dans un meuble frigorifique fermé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1177, pp.24-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02609824v1</w:t>
+                <w:t xml:space="preserve">hal-03182853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of a single bubble in semi-hard cheese: comparison between simulation and experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical characterization of airflow in a closed refrigerated display cabinet using PIV and CFD techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108858⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111, pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609862v1</w:t>
+                <w:t xml:space="preserve">hal-02609824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of heat and mass transfer during contact heating of sliced potatoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Viné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Broyart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 275, pp.109868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.109868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified heat transfer model of a closed refrigerated display cabinet</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth of a single bubble in semi-hard cheese: comparison between simulation and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Laridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (100494), pp.12. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2020.100494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610146v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of heat transfer within a pallet of product generating heat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">Experimental analysis of heat transfer and airflow in a closed refrigerated display cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 247, pp.115 - 125. </w:t>
+              <w:t xml:space="preserve">, 2019, 244, pp.101-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741674v1</w:t>
+                <w:t xml:space="preserve">hal-02607868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical characterization of food dehydration during freezing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">Dynamic heat transfer modeling of a closed refrigerated display cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.05.009⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.114138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618387v1</w:t>
+                <w:t xml:space="preserve">hal-02609583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of freezing operating conditions on microstructure of frozen minced beef using an innovative X-ray micro-computed tomography method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">Influence of operating conditions on the temperature performance of a closed refrigerated display cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.05.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103 (103), pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618602v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to predict product temperature changes during transport in an insulated box equipped with an ice pack: experimental versus 1-D and 3-D modelling approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+                <w:t xml:space="preserve">Experimental characterization of heat transfer within a pallet of product generating heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Thu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.12.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 247, pp.115 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608531v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transport during bread baking: Impact of the baking temperature and the baking time</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical characterization of food dehydration during freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science and Technology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1082013218814144⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 263, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608550v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of operating conditions on the temperature performance of a closed refrigerated display cabinet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+                <w:t xml:space="preserve">Investigating the effect of freezing operating conditions on microstructure of frozen minced beef using an innovative X-ray micro-computed tomography method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndoye Fatou-Toutie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.03.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 262, pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609359v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of airflow within a pallet of product generating heat: Application for cheese product</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">How to predict product temperature changes during transport in an insulated box equipped with an ice pack: experimental versus 1-D and 3-D modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 106, pp.89 - 103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.06.022⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100, pp.196-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007801v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of heat transfer inside a refrigerated trailer loaded with carcasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Water transport during bread baking: Impact of the baking temperature and the baking time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Ureta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.O. Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.11.041⟩</w:t>
+              <w:t xml:space="preserve">Food Science and Technology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (3), pp.187-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1082013218814144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608709v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of food dehydration during freezing in mechanical and cryogenic freezing conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of airflow within a pallet of product generating heat: Application for cheese product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Thu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 103, pp.329-338. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.02.032⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 106, pp.89 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617672v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the evolution of carrot texture during cooking in a pressure cooker</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">Experimental characterization of heat transfer inside a refrigerated trailer loaded with carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-019-02295-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.194-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618205v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of individual starch granule swelling under hydro-thermal treatment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of food dehydration during freezing in mechanical and cryogenic freezing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2019.100125⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.329-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628290v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and modelling of refrigeration of pork carcasses during transport under field conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of the evolution of carrot texture during cooking in a pressure cooker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rocca-Poliméni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.02.033⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (8), pp.1284-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-019-02295-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617849v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la palettisation et des vitesses d’air sur la température des produits’</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">Estimation of individual starch granule swelling under hydro-thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deslandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.100125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2019.100125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321971v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of heat transfer and airflow in a closed refrigerated display cabinet</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental characterization and modelling of refrigeration of pork carcasses during transport under field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.09.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102, pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607868v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic heat transfer modeling of a closed refrigerated display cabinet</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact de la palettisation et des vitesses d’air sur la température des produits’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Anh Thu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609583v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of freeze-dryer design on heat transfer variability investigated using a 3D mathematical model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le transport frigorifique des carcasses de porc en France, enjeux liés aux changements de la réglementation européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Scutellà</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+                <w:t xml:space="preserve">N. Veauclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1170, pp.39-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769104v1</w:t>
+                <w:t xml:space="preserve">hal-02608699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of operating conditions on residence time distributions in a scraped surface heat exchanger during aerated sorbet production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Modeling flow and heat transfer in a scraped surface heat exchanger during the production of sorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Darío Hernández-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 222, pp.126-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.11.018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 221, pp.54-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620909v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of airflow inside a refrigerated trailer loaded with carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Merai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 88, pp.337-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of process parameters on ice crystals and air bubbles size distributions of sorbets in a scraped surface heat exchanger</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of freeze-dryer design on heat transfer variability investigated using a 3D mathematical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Scutellà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourlés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.02.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107 (8), pp.2098-2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xphs.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626451v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of fish refrigeration using flake ice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+                <w:t xml:space="preserve">Influence of operating conditions on residence time distributions in a scraped surface heat exchanger during aerated sorbet production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie F. T. Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Hernandez Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 85, pp.97-108. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 222, pp.126-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606573v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transport frigorifique des carcasses de porc en France, enjeux liés aux changements de la réglementation européenne</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of process parameters on ice crystals and air bubbles size distributions of sorbets in a scraped surface heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Veauclin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscar Dario Hernandez Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92, pp.225-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608699v1</w:t>
+                <w:t xml:space="preserve">hal-02626451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling flow and heat transfer in a scraped surface heat exchanger during the production of sorbet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of fish refrigeration using flake ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 221, pp.54-69. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.97-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079248v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refroidissement de poissons dans la glace en écailles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+                <w:t xml:space="preserve">Frost formation modeling during the storage of frozen vegetables exposed to temperature fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Urquiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214, pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.06.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606577v1</w:t>
+                <w:t xml:space="preserve">hal-02629409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the air humidity on the drying of a liquid droplet on a solid plate and on bacterial destruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Combination of fogging and refrigeration for white asparagus preservation on vegetable stalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tirawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mérendet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.05.014⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.8-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2016.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558465v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive model for viscosity development of modified rice starch suspension under unsteady temperature change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">Water loss and crust formation during bread baking, Part I: Interpretation aided by mathematical models with highlights on the role of local porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Vanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.04.012⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (12), pp.1506-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1260029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607943v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residence time distribution in a biomass pretreatment reactor: Experimentation and modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the water evaporation rate on stainless steel plate in controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.07.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.450-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652569v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of airflow and heat transfer above a hot liquid surface simulating a cup of drink</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Refroidissement de poissons dans la glace en écailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1165, pp.37-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555733v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of the swelling behavior of starch granules under heat treatment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Predictive model for viscosity development of modified rice starch suspension under unsteady temperature change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anuntagool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food and Biosystems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 209, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100443v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of fogging and refrigeration for white asparagus preservation on vegetable stalls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residence time distribution in a biomass pretreatment reactor: Experimentation and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Ducept</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Bennaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tirawat</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Malinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2016.09.010⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.233 - 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604795v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water loss and crust formation during bread baking, Part I: Interpretation aided by mathematical models with highlights on the role of local porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of airflow and heat transfer above a hot liquid surface simulating a cup of drink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Doursat</w:t>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.M. Vanin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+                <w:t xml:space="preserve">Isabelle I. Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lucas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (12), pp.1506-1517. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 197, pp.24-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1260029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606730v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the water evaporation rate on stainless steel plate in controlled conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An experimental study of the swelling behavior of starch granules under heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Food and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.23-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530792v1</w:t>
+                <w:t xml:space="preserve">hal-02100443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of air dehumidification on water evaporation in a food plant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of the air humidity on the drying of a liquid droplet on a solid plate and on bacterial destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2016.10.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 212, pp.76-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601113v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refroidissement de poissons dans la glace en écailles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of air dehumidification on water evaporation in a food plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (février), pp.435-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2016.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617582v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D mathematical modelling to understand atypical heat transfer observed in vial freeze-drying</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refroidissement de poissons dans la glace en écailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1165, pp.37-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582545v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water loss and crust formation during bread baking, part I: interpretation aided by mathematical models with highlights on the role of local porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D mathematical modelling to understand atypical heat transfer observed in vial freeze-drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Scutellà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Doursat</w:t>
+                <w:t xml:space="preserve">E Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda M. Vanin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1260029⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.226 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.07.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620741v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet evaporation on a solid surface exposed to forced convection: Experiments, simulation and dimensional analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+                <w:t xml:space="preserve">Water loss and crust formation during bread baking, part I: interpretation aided by mathematical models with highlights on the role of local porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda M. Vanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.05.110⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (12), pp.1506-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1260029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606571v1</w:t>
+                <w:t xml:space="preserve">hal-02620741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water loss and crust formation during bread baking, part II: technological insights from a sensitivity analysis of a numerical model of baking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Droplet evaporation on a solid surface exposed to forced convection: Experiments, simulation and dimensional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1260030⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.1234-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.05.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619627v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the drying process of wetted surfaces under conditions similar to food processing conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water loss and crust formation during bread baking, part II: technological insights from a sensitivity analysis of a numerical model of baking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. Vanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.05.024⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (12), pp.1518-1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1260030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606574v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the performance of retail refrigerated display cabinets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Study of the drying process of wetted surfaces under conditions similar to food processing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2017.10.007⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02606569v1</w:t>
+                <w:t xml:space="preserve">hal-02606574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frost formation modeling during the storage of frozen vegetables exposed to temperature fluctuations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of the performance of retail refrigerated display cabinets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.. Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.06.025⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70, pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04231331v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frost formation modeling during the storage of frozen vegetables exposed to temperature fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urquiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 214, pp.16-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629409v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling population balance model and residence time distribution for pilot-scale modelling of beta-lactoglobulin aggregation process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.12.013⟩</w:t>
+              <w:t xml:space="preserve">Procedia Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.125-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531620v1</w:t>
+                <w:t xml:space="preserve">hal-01565832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking food waste prevention, energy consumption and microbial food safety: the next challenge of food policy ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+                <w:t xml:space="preserve">Modeling Bread Baking with Focus on Overall Deformationand Local Porosity Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Vanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (11), pp.3846-3863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.15301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2016.06.006⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569697v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deterministic approach for predicting the transformation of starch suspensions in tubular heat exchangers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Coupling population balance model and residence time distribution for pilot-scale modelling of beta-lactoglobulin aggregation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Erabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 171, pp.28-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.10.002⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 177 (mai), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232650v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A deterministic approach for predicting the transformation of starch suspensions in tubular heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ducept</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171, pp.28-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601902v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Linking food waste prevention, energy consumption and microbial food safety: the next challenge of food policy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2016.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.09.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02601926v1</w:t>
+                <w:t xml:space="preserve">hal-01569697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.09.026⟩</w:t>
+              <w:t xml:space="preserve">Procedia Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.125-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01531604v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the growth of a single bubble in semi-hard cheese, with experimental verification and sensitivity analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (23-24), pp.10771-10782. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.08.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432623v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déshumidification renforce l'efficacité du séchage en usine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605023v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling bread baking with focus on overall deformation and local porosity evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+                <w:t xml:space="preserve">Modelling of the growth of a single bubble in semi-hard cheese, with experimental verification and sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Laridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Vanin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">David Houeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 62 (11), pp.3847-3863. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (23-24), pp.10771-10782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.15301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01532626v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surfactant on structure thermal behavior of cetyl stearyl alcohols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Nicolas-Morgantini</w:t>
+                <w:t xml:space="preserve">La déshumidification renforce l'efficacité du séchage en usine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gahartian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1159, pp.21-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532524v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Bread Baking with Focus on Overall Deformationand Local Porosity Evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Doursat</w:t>
+                <w:t xml:space="preserve">Effect of surfactant on structure thermal behavior of cetyl stearyl alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Wunsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Relkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Nicolas-Morgantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.15301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123 (2), pp.1411-1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-015-5074-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02604512v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling bread baking with focus on overall deformation and local porosity evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Vanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (11), pp.3847-3863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.15301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565832v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part I: Methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part II: Application to the cold chain of cooked ham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annemie Geeraerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 148, pp.53-57. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 148, pp.58-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.037⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173937v1</w:t>
+                <w:t xml:space="preserve">hal-01564759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of bread baking with a new, multi-scale formulation of evaporation-condensation-diffusion and evidence of compression in the outskirts of the crumb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149, pp.24-37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.07.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified heat transfer modeling in a cold room filled with food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149, pp.78-86. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of broad-spectrum viscoelastic parameters: Influence of experimental bias on their accuracy and application to semihard-type cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Laridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 59 (4), pp.1019-1044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1122/1.4922221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of airflow and heat transfer in a cold room filled with apple pallets: Comparison between two modelling approaches and experimental results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part I: Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Geeraerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 76, pp.367-381. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.53-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173941v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part III: Application to the apple cold chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Preliminary study of airflow and heat transfer in a cold room filled with apple pallets: Comparison between two modelling approaches and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 148, pp.66-73. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.367-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173938v1</w:t>
+                <w:t xml:space="preserve">hal-01173941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Population Balance Model integrating some specificities of the beta-lactoglobulin thermally-induced aggregation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part III: Application to the apple cold chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 144, pp.66 - 76. </w:t>
+              <w:t xml:space="preserve">, 2015, 148, pp.66-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269058v1</w:t>
+                <w:t xml:space="preserve">hal-01173938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’écoulement dans un freezer lors de la congélation de sorbets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">A Population Balance Model integrating some specificities of the beta-lactoglobulin thermally-induced aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Erabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.66 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629746v1</w:t>
+                <w:t xml:space="preserve">hal-01269058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A binary gas transport model Improves the prediction of mass transfer in freeze drying</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Etude de l’écoulement dans un freezer lors de la congélation de sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Arellano Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1153, pp.29-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2015.1040025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01269386v1</w:t>
+                <w:t xml:space="preserve">hal-02629746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part II: Application to the cold chain of cooked ham</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A binary gas transport model Improves the prediction of mass transfer in freeze drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (15-16), pp.1849-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2015.1040025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01564759v1</w:t>
+                <w:t xml:space="preserve">hal-01269386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599874v1</w:t>
+                <w:t xml:space="preserve">hal-02630419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the significant factors in food safety using global sensitivity analysis and the accept-and-reject algorithm: application to the cold chain of ham</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173912v1</w:t>
+                <w:t xml:space="preserve">hal-02599874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification of the significant factors in food safety using global sensitivity analysis and the accept-and-reject algorithm: application to the cold chain of ham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 180, pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569716v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for studying the indoor dispersion of aroma through computational fluid dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123063v1</w:t>
+                <w:t xml:space="preserve">hal-01569716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel approach for studying the indoor dispersion of aroma through computational fluid dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pollien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.143-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ffj.3190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630419v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of beta-lactoglobulin aggregates during thermomechanical treatments under controlled shear and temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Erabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 120, pp.57 - 68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13744,90 +13744,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of airflow, heat and mass transfer in a cold room filled with food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46, pp.17-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13873,90 +13873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using simplified models of cold chain equipment to assess the influence of operating conditions and equipment design on cold chain performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47, pp.120-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13996,522 +13996,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and modelling of the residence time distribution in a scraped surface heat exchanger during sorbet freezing</w:t>
+                <w:t xml:space="preserve">Effect of calcium chloride and moderate shear on beta-lactoglobulin aggregation in processing-like conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela M. Arellano Salazar</w:t>
+                <w:t xml:space="preserve">Nicolas N. Erabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat H. Benkhelifa</w:t>
+                <w:t xml:space="preserve">Denis D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela G. Alvarez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 117 (1), pp.14 - 25. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 115 (1), pp.63 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.01.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001025v1</w:t>
+                <w:t xml:space="preserve">hal-01001574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple de résultat FRISBEE: évaluation de la chaîne du froid par des approches déterministes et stochastiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+                <w:t xml:space="preserve">Experimental study and modelling of the residence time distribution in a scraped surface heat exchanger during sorbet freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela M. Arellano Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat H. Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (1), pp.14 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.01.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599438v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-line characterization of a whey protein aggregation process: Aggregates size and rheological measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Graciela G. Alvarez</w:t>
+                <w:t xml:space="preserve">Un exemple de résultat FRISBEE: évaluation de la chaîne du froid par des approches déterministes et stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1-2, pp.19-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01001575v1</w:t>
+                <w:t xml:space="preserve">hal-02599438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium chloride and moderate shear on beta-lactoglobulin aggregation in processing-like conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">In-line characterization of a whey protein aggregation process: Aggregates size and rheological measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie F. T. Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Erabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 115 (1), pp.63 - 72. </w:t>
+              <w:t xml:space="preserve">, 2013, 115 (1), pp.73 - 82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.09.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001574v1</w:t>
+                <w:t xml:space="preserve">hal-01001575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residence time distribution measurements and simulation of the flow pattern in a scraped surface heat exchanger during crystallisation of ice cream</w:t>
               </w:r>
@@ -14523,51 +14523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Belhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 116 (2), pp.390 - 397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14665,51 +14665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (6), pp.616-1631. </w:t>
@@ -14773,64 +14773,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Computational Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (3), pp.334-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14890,64 +14890,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52, pp.286-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14981,90 +14981,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling population balance and residence time distribution for the ice crystallization modeling in a scraped surface heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela M. Arellano Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat H. Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102, pp.502 - 513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15110,77 +15110,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and modelling in the food cold chain: thermal and quality evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (2), pp.87-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15226,90 +15226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterisation of sorbet using pipe rheometry during the freezing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Arellano Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 119 (3), pp.385 - 394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15349,1422 +15349,1422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts de chaleur dans un véhicule frigorifique chargé de produits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la chaîne du froid par des approches déterministes et stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1129, pp.43-47</w:t>
+              <w:t xml:space="preserve">, 2012, 1127, pp.62-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597980v1</w:t>
+                <w:t xml:space="preserve">hal-02597462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of heat transfer and air flow in a refrigerated display cabinet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">Influence of whey protein aggregation on the residence time distribution in a tubular heat exchanger and a helical holding tube during heat treatment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie F. T. Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Erabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 113 (2), pp.310-321. </w:t>
+              <w:t xml:space="preserve">, 2012, 112 (3), pp.158 - 167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432618v1</w:t>
+                <w:t xml:space="preserve">hal-01004526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modelling the evolution of food products along the cold chain. Part II: A case study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+                <w:t xml:space="preserve">Coupling fluid flow, heat transfer and thermal denaturation-aggregation of beta-lactoglobulin using an Eulerian/Lagrangian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (2), pp.234-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560922v1</w:t>
+                <w:t xml:space="preserve">hal-00841043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer modelling in a refrigerated display cabinet: The influence of operating conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modélisation des transferts de chaleur dans un véhicule frigorifique chargé de produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1129, pp.43-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432620v1</w:t>
+                <w:t xml:space="preserve">hal-02597980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of whey protein aggregation on the residence time distribution in a tubular heat exchanger and a helical holding tube during heat treatment process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis D. Flick</w:t>
+                <w:t xml:space="preserve">Experimental study of heat transfer and air flow in a refrigerated display cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 112 (3), pp.158 - 167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.03.036⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 113 (2), pp.310-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004526v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling fluid flow, heat transfer and thermal denaturation-aggregation of beta-lactoglobulin using an Eulerian/Lagrangian approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+                <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modelling the evolution of food products along the cold chain. Part II: A case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (4), pp.915-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841043v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online ice crystal size measurements during sorbet freezing by means of the focused beam reflectance measurement (FBRM) technology. Influence of operating conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Heat transfer modelling in a refrigerated display cabinet: The influence of operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 113 (2), pp.351 - 359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.016⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 108 (2), pp.353-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003356v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an integrated modeling of the dairy product transformations, a review of the existing mathematical models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online ice crystal size measurements during sorbet freezing by means of the focused beam reflectance measurement (FBRM) technology. Influence of operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Arellano Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2011.08.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (2), pp.351 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841044v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer modelling in a ventilated cavity loaded with food product: Application to a refrigerated vehicle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward an integrated modeling of the dairy product transformations, a review of the existing mathematical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.06.020⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2011.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432624v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modeling the evolution of food products along the cold chain. Part I: Methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Heat transfer modelling in a ventilated cavity loaded with food product: Application to a refrigerated vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.12.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (3), pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432619v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la chaîne du froid par des approches déterministes et stochastiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modeling the evolution of food products along the cold chain. Part I: Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (4), pp.907-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597462v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online ice crystal size measurements by the focused beam reflectance method (FBRM) during sorbet freezing</w:t>
               </w:r>
@@ -16776,77 +16776,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. E. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, pp.1256-1264. </w:t>
@@ -16884,77 +16884,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature prediction in a refrigerated display cabinet : deterministic and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (2), p. 191 - p. 202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16988,77 +16988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of water evaporation and condensation in a domestic refrigerator loaded by wet product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97, pp.118-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17083,77 +17083,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of simultaneous heat and moisture transfer in a domestic refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (7), pp.1425-1433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17191,77 +17191,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of crystal size evolution by focused-beam reflectance measurement during the freezing of sucrose/water solutions in a scraped-surface heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Haddad Amamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (11), pp.1821 - 1825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17321,51 +17321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Gianfrancesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (6), pp.946-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17399,64 +17399,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature prediction in domestic refrigerators : Deterministic and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33, pp.41-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17484,1229 +17484,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulilisation d'un simulateur expérimental d'échangeur à surface raclée pour la congélation de sorbets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Airflow in a slot-ventilated enclosure partially filled with porous boxes: Part I Measurements and simulations in the clear region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (2), pp.194-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596635v1</w:t>
+                <w:t xml:space="preserve">hal-02590848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of heat and moisture transfers by natural convection in a cavity filled with solid obstacles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Airflow in a slot-ventilated enclosure partially filled with porous boxes: Part II Measurements and simulations within porous boxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.07.028⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02592191v1</w:t>
+                <w:t xml:space="preserve">hal-02590850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow in a slot-ventilated enclosure partially filled with porous boxes: Part II Measurements and simulations within porous boxes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Ulilisation d'un simulateur expérimental d'échangeur à surface raclée pour la congélation de sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.35-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.02.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02590850v1</w:t>
+                <w:t xml:space="preserve">hal-02596635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow, heat and moisture transfers by natural convection in a refrigerating cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of heat and moisture transfers by natural convection in a cavity filled with solid obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (25-26), pp.5691-5700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590763v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air velocity characteristics within vented pallets loaded in a refrigerated vehicle with and without air ducts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Airflow, heat and moisture transfers by natural convection in a refrigerating cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (2), pp.197-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02590847v1</w:t>
+                <w:t xml:space="preserve">hal-02590763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow in a slot-ventilated enclosure partially filled with porous boxes: Part I Measurements and simulations in the clear region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Air velocity characteristics within vented pallets loaded in a refrigerated vehicle with and without air ducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 38 (2), pp.194-205. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.220-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2008.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590848v1</w:t>
+                <w:t xml:space="preserve">hal-02590847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology of temperature prediction in an insulated container equipped with pcm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Development of a scraper-rheometer for food applications:Rheological calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 31, pp.1063-1072</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85, pp.426-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590011v1</w:t>
+                <w:t xml:space="preserve">hal-02590019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a scraper-rheometer for food applications:Rheological calibration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">PIV measurement of the flow field in a domestic refrigerator model: Comparison with 3D simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Charrier-Mojtabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (8), pp.1328-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2008.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590019v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIV measurement of the flow field in a domestic refrigerator model: Comparison with 3D simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of air flow by natural convection in a closed cavity: Application in a domestic refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Charrier-Mojtabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (4), pp.547-560</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2008.04.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02590687v1</w:t>
+                <w:t xml:space="preserve">hal-02589659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of air flow by natural convection in a closed cavity: Application in a domestic refrigerator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Methodology of temperature prediction in an insulated container equipped with pcm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Ben Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 85 (4), pp.547-560</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31, pp.1063-1072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589659v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling kinetics of waxy maize and maize starches at high temperatures and heating rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (1), pp.148-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18746,204 +18746,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of air flow and heat transfer in domestic refrigerators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Rheological characterisation of starch based food products under unsteady temperature conditions and high heating rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 81 (1), pp.144-156</w:t>
+              <w:t xml:space="preserve">, 2007, 81, pp.273-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588607v1</w:t>
+                <w:t xml:space="preserve">hal-02589548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient heat transfer by free convection in a packed bed of spheres: Comparison between two modelling approaches and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (1), pp.14-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18971,2243 +18958,2256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of crust constraints on bread expansion and CO2 release</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of air flow and heat transfer in domestic refrigerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 80 (4), pp.1302-1311</w:t>
+              <w:t xml:space="preserve">, 2007, 81 (1), pp.144-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588738v1</w:t>
+                <w:t xml:space="preserve">hal-02588607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling transport phenomena in refrigerated food bulks, packages and stacks: basics and advances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Effects of crust constraints on bread expansion and CO2 release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Alvarez</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 29 (6), pp.985-997</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 80 (4), pp.1302-1311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589550v1</w:t>
+                <w:t xml:space="preserve">hal-02588738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frost formation on frozen products preserved in domestic freezers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Modelling transport phenomena in refrigerated food bulks, packages and stacks: basics and advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verboven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 79 (1), pp.124-136</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (6), pp.985-997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588606v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow patterns in a slot-ventilated enclosure partially loaded with empty slotted boxes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Frost formation on frozen products preserved in domestic freezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 28, pp.963-977</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (1), pp.124-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589722v1</w:t>
+                <w:t xml:space="preserve">hal-02588606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow patterns inside slotted obstacles in a ventilated enclosure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Airflow patterns in a slot-ventilated enclosure partially loaded with empty slotted boxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 36 (5), pp.935-948</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.963-977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588674v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling turbulent flow and heat transfer using macro-porous media approach used to predict cooling kinetics of stack of food products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Airflow patterns inside slotted obstacles in a ventilated enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 80, pp.391-401</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (5), pp.935-948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589549v1</w:t>
+                <w:t xml:space="preserve">hal-02588674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological characterisation of starch based food products under unsteady temperature conditions and high heating rate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Modelling turbulent flow and heat transfer using macro-porous media approach used to predict cooling kinetics of stack of food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 81, pp.273-281</w:t>
+              <w:t xml:space="preserve">, 2007, 80, pp.391-401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589548v1</w:t>
+                <w:t xml:space="preserve">hal-02589549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cooling kinetics of a stack of spheres during mist chilling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Heat transfer between wall and packed bed crossed by low velocity airflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 72, pp.197-209</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (165), pp.1951-1960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589547v1</w:t>
+                <w:t xml:space="preserve">hal-02588605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow patterns in an enclosure loaded with slotted pallets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Modelling cooling kinetics of a stack of spheres during mist chilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 29 (6), pp.899-910</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72, pp.197-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588672v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer between wall and packed bed crossed by low velocity airflow</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Airflow patterns in an enclosure loaded with slotted pallets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26 (165), pp.1951-1960</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (6), pp.899-910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588605v1</w:t>
+                <w:t xml:space="preserve">hal-02588672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer with freezing in a scraped surface heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Ben Lakhdar</w:t>
+                <w:t xml:space="preserve">M. Benlakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cerecero Enriquez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">R. Cerecero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 25 (1), pp.45-60. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 25, pp.45-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583191v1</w:t>
+                <w:t xml:space="preserve">hal-00119700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of heat transfer by natural convection in a closed cavity: application in a domestic refrigerator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Heat transfer with freezing in a scraped surface heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Ben Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cerecero Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 70 (4), pp.523-537. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (1), pp.45-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2004.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2004.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586591v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du phénomène de rayonnement sur les échanges thermiques et les écoulements dans les réfrigérateurs à froid statique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of heat transfer by natural convection in a closed cavity: application in a domestic refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70 (4), pp.523-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2004.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586643v1</w:t>
+                <w:t xml:space="preserve">hal-02586591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow characteristics within a slot-ventilated enclosure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Influence du phénomène de rayonnement sur les échanges thermiques et les écoulements dans les réfrigérateurs à froid statique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1055, pp.25-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02583613v1</w:t>
+                <w:t xml:space="preserve">hal-02586643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'écoulement d'air dans une semi-remorque chargée de palettes ajourées perméables à l'air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Airflow characteristics within a slot-ventilated enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (1), pp.12-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2004.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587207v1</w:t>
+                <w:t xml:space="preserve">hal-02583613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'écoulement d'air dans une semi-remorque chargée de palettes poreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitoubkieta Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer with freezing in a scraped surface heat exchanger</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Etude de l'écoulement d'air dans une semi-remorque chargée de palettes ajourées perméables à l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25, pp.45-60</w:t>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1055, pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119700v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow pattern and temperature distribution in a typical refrigerated truck configuration loaded with pallets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Experimental study of convective heat transfer during cooling with low air velocity in a stack of objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (12), pp.1213-1221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582821v1</w:t>
+                <w:t xml:space="preserve">hal-02583244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts thermiques au sein d'un échangeur à surface raclée pour la production des sorbets alimentaires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Airflow pattern and temperature distribution in a typical refrigerated truck configuration loaded with pallets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Guilpart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (5), pp.464-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2004.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583594v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer by natural convection in domestic refrigerators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Transferts thermiques au sein d'un échangeur à surface raclée pour la production des sorbets alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cerecero Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilpart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1048, pp.53-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581770v1</w:t>
+                <w:t xml:space="preserve">hal-02583594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of convective heat transfer during cooling with low air velocity in a stack of objects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Heat transfer by natural convection in domestic refrigerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 62 (1), pp.79-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0260-8774(03)00173-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583244v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation semi-empirique des écoulements et des transferts dans un milieu poreux en régime turbulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leslous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 26 (3), pp.349-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21232,77 +21232,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional simulation of turbulent flow and transfer through stacked spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 46 (13), pp.2459-2469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21348,64 +21348,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall air-jet characteristics and airflow patterns within a slot ventilated enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 42 (7), pp.703-711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21445,444 +21445,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation simplifiée des écoulements d'air dans un véhicule frigorifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of use of insulating pallet covers for shipping heat-sensitive foodstuffs in ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Zertal Menia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+                <w:t xml:space="preserve">Bernard Commere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 25 (5), pp.660-672. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (1-3), pp.89-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-7007(01)00046-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0168-1699(01)00181-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580722v1</w:t>
+                <w:t xml:space="preserve">hal-02580720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of airflow in a typical refrigerated truck configuration loaded with pallets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation simplifiée des écoulements d'air dans un véhicule frigorifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zertal Menia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 34 (1-3), pp.25-42. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25 (5), pp.660-672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-1699(01)00178-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-7007(01)00046-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580719v1</w:t>
+                <w:t xml:space="preserve">hal-02580722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of use of insulating pallet covers for shipping heat-sensitive foodstuffs in ambient conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of airflow in a typical refrigerated truck configuration loaded with pallets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Menia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Commere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 34 (1-3), pp.89-109. </w:t>
+              <w:t xml:space="preserve">, 2002, 34 (1-3), pp.25-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-1699(01)00181-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0168-1699(01)00178-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580720v1</w:t>
+                <w:t xml:space="preserve">hal-02580719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'aéraulique des véhicules frigorifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zertal Menia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1019, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21907,90 +21907,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing of a porous medium in contact with a concentrated aqueous freezant: numerical modelling of coupled heat and mass transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 44 (11), pp.2093-2106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22036,64 +22036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of thawing phenomena in solute-impregnated frozen foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22159,165 +22159,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass and thermal behaviour of the food surface during immersion freezing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Analysis of heterogeneous cooling of agricultural products inside bins. Part I: aerodynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.L. Raoult Wack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 41 (1), pp.23-32</w:t>
+              <w:t xml:space="preserve">, 1999, 39, pp.227-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578868v1</w:t>
+                <w:t xml:space="preserve">hal-02578456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of heterogeneous cooling of agricultural products inside bins. Part II: thermal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39, pp.239-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22336,152 +22323,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of heterogeneous cooling of agricultural products inside bins. Part I: aerodynamic study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Mass and thermal behaviour of the food surface during immersion freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Raoult Wack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 39, pp.227-237</w:t>
+              <w:t xml:space="preserve">, 1999, 41 (1), pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578456v1</w:t>
+                <w:t xml:space="preserve">hal-02578868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement thermique d'une enceinte par jet d'air en convection forcée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Ding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22519,77 +22519,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du transfert thermique entre un cylindre et un écoulement d'air faiblement chargé en gouttelettes d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 36, pp.276-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22614,64 +22614,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés thermiques de produits composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 974, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22696,77 +22696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale et numérique des transferts de chaleur à travers un jet d'air plan horizontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 35 (415), pp.469-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22791,64 +22791,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude hydrodynamique et thermique d'un échangeur de chaleur à noyau tournant conique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lema Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22899,51 +22899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface temperature estimation of solid foods during a surface sterilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Techasena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lebensmittel wissenschaft und technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 28, pp.419-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22981,51 +22981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation d'émulsions dans l'entrefer de deux cônes rotatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23063,51 +23063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts thermiques dans un échangeur cônique à noyau tournant traitant des fluides newtoniens et rhéofluidifiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lema Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23171,51 +23171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement du grain dans un séchoir industriel à canaux noyés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Techasena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23422,51 +23422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Annibal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2024.113286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rendet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art27" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawut Chaomuang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101257" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.12.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Aguenihanai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyamin Dahmana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03656-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112323" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suveena Jantapirak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet Salomon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.122085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Sdiri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109934" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyan Supapvanich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101339" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100538" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.02.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kwadwo Kale Agyeman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16042048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111644" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192381v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111710" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111207" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108696" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bouledjeraf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.10.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mentec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeuch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.856569" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thu Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13953" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diop" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2022.121006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2022.122009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duret Steven" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110874" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579343v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cristine Marques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cecilia Tadini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2022.113151" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626461v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnesh Palanisamy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-022-01325-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Belaidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.03.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Merai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369580v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2021.100211" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513111v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Coutouly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/ijfs/9.SI.2020.a2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170860v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vende" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115652" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182853v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934941v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2020.100150" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609824v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaomuang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.12.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Laridon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grenier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Doursat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108858" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959920v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vin&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernuau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Broyart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.109868" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610146v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2020.100494" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.12.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618387v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mulot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Benkhelifa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pathier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Toutie Ndoye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.05.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Fatou-Toutie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.05.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.12.022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608550v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ureta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diascorn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. Salvadori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1082013218814144" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.03.031" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03007801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.06.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608709v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.11.041" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.02.032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618205v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rocca-Polim&#233;ni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-02295-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628290v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100125" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617849v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.02.033" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Anh Thu Pham" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saavedra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.09.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609583v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114138" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769104v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scutell&#224;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourl&#233;s" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fonseca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2018.04.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620909v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie F. T. Ndoye" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hernandez Parra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.11.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607357v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.01.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626451v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dario Hernandez Parra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.02.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606573v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.09.014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608699v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veauclin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dar&#237;o Hern&#225;ndez-Parra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606577v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558465v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecoq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anuntagool" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.04.012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652569v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Ducept" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bennaceur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100443v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604795v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tirawat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rendet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2016.09.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606730v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Vanin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1260029" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530792v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Lecoq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.030" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601113v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.10.022" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617582v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582545v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Scutell&#224;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourl&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.07.096" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620741v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M. Vanin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606571v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.05.110" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619627v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Vanin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1260030" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606574v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.05.024" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606569v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.. Chaomuang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.10.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urquiola" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531620v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Erabit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.12.013" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569697v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.06.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSKWX6R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232650v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducept" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.10.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601902v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2016.05.001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601926v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.026" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXNBLW5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531604v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Minh Hoang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432623v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houeix" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.08.018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605023v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahartian" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532626v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Vanin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15301" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9GSHNLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532524v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Wunsch" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nicolas-Morgantini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-5074-2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604512v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565832v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173937v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny George Gwanpua" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.037" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XP92B9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173939v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wagner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.07.020" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF3MJ72F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173940v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.023" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4M4TH0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269391v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4922221" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173941v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.012" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4183FX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173938v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.039" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBL7BDG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269058v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.07.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7H8S0WC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629746v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Arellano Salazar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269386v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1040025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564759v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.038" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2JMCQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599874v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173912v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.04.009" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HP0MKHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569716v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123063v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pollien" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3190" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630419v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173932v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.07.003" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRGJ727F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173923v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.008" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D5TQ96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173926v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.023" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS7LDV4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001025v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela M. Arellano Salazar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat H. Benkhelifa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela G. Alvarez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Flick" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.01.027" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L68XQB5Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599438v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001575v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Erabit" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.09.021" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSCK5BJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001574v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.09.020" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JH40MXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003308v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Belhamri" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.12.009" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGR450CT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853819v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Douzet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kwaterski" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lallemand" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.04.015" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186840v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19942060.2013.11015475" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988417v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2013.01.020" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004716v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.08.027" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z14RP5B8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427644v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2012.08.001" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC028W80-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003378v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.017" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DGQN67F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597980v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432618v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.027" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLKZPF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560922v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.009" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNV3FXQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432620v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.07.027" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3GBGZWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004526v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.03.036" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHD8V9XT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841043v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doursat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.043" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003356v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.016" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1NHWF9N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841044v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foucquier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaucel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.08.002" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTWQ1FRC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432624v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.06.020" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0HZC1N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432619v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.010" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF37FCT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597462v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596005v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arellano" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.186" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637483v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v4n2p191" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593522v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Amara" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593516v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamara" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173794v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Haddad Amamou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.04.001" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284667v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gianfrancesco" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Turchiuli" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-010-0352-2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593797v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.09.014" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596635v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592191v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.07.028" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R76L5ZTP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590850v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Tapsoba" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.02.007" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P49C7TWK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590763v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590847v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.06.006" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9WQDPL5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590848v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.02.006" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V3PQ4G7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590011v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ben Aissa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590019v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590687v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Charrier-Mojtabi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartigue" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.04.005" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B87MW5HW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589659v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594873v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuvelier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.11.018" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJR0R09V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588607v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498949v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amara" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2007.03.014" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588738v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589550v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verboven" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Nicolai" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588606v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589722v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tapsoba" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588674v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589549v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589548v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589547v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Allais" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588672v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588605v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583191v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Lakhdar" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerecero Enriquez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilpart" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2004.05.007" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GS6FTD8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586591v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.10.007" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWFMT472-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586643v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583613v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.05.018" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFTMSVN8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587207v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741663v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitoubkieta Tapsoba" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119700v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benlakhdar" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerecero" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582821v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2004.03.003" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5Q91TSJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583594v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581770v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(03)00173-0" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4L3Z3TN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583244v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581236v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leslous" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581342v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bournet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(02)00546-X" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKCLVRDB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581428v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(03)00037-1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L308KWQX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580722v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zertal Menia" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-7007(01)00046-9" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58HTK531-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580719v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menia" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1699(01)00178-8" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC7D70W1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580720v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Commere" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1699(01)00181-8" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5729JBQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580268v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579702v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chourot" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bohuon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00238-6" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ACF795C0F960E145F1B732F15DBD6EEBBA592BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579264v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult Wack" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00058-3" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX983M8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578868v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578457v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578456v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575851v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577269v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575979v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574823v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575698v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lema Larrieu" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582049v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Techasena" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576444v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Bouvier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576439v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gibert" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581911v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabouni" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Aguenihanai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112323" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyamin Dahmana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03656-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Annibal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2024.113286" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385884v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rendet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art27" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawut Chaomuang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101257" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.12.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyan Supapvanich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101339" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.122085" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suveena Jantapirak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet Salomon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112161" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668235v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Sdiri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109934" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.02.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100538" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kwadwo Kale Agyeman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16042048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111644" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192381v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111710" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111207" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thu Pham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13953" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2022.121006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mentec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeuch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.856569" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108696" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403754v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bouledjeraf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.10.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2022.122009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duret Steven" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110874" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579343v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cristine Marques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cecilia Tadini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2022.113151" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626461v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnesh Palanisamy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-022-01325-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Belaidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.03.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Merai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369580v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2021.100211" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaomuang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2020.100494" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513111v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Coutouly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/ijfs/9.SI.2020.a2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170860v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vende" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115652" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2020.100150" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.12.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vin&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernuau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Broyart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.109868" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609862v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Laridon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grenier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Doursat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108858" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.09.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609583v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114138" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609359v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.03.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741674v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.12.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mulot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Benkhelifa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pathier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Toutie Ndoye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.05.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618602v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Fatou-Toutie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.05.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608531v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.12.022" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ureta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diascorn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. Salvadori" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1082013218814144" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03007801v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.06.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608709v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.11.041" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617672v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.02.032" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rocca-Polim&#233;ni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-02295-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628290v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100125" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617849v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.02.033" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Anh Thu Pham" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saavedra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608699v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veauclin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dar&#237;o Hern&#225;ndez-Parra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.027" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607357v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.01.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769104v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scutell&#224;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourl&#233;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fonseca" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2018.04.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620909v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie F. T. Ndoye" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hernandez Parra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.11.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626451v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dario Hernandez Parra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.02.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.09.014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629409v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urquiola" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604795v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tirawat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rendet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2016.09.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606730v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Vanin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1260029" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530792v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Lecoq" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.030" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606577v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607943v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anuntagool" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.04.012" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652569v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Ducept" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bennaceur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555733v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100443v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558465v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecoq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zoz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.014" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601113v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.10.022" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617582v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582545v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Scutell&#224;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourl&#232;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.07.096" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M. Vanin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606571v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.05.110" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619627v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Vanin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1260030" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606574v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.05.024" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606569v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.. Chaomuang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.10.007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231331v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565832v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2016.05.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604512v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Vanin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15301" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9GSHNLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531620v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Erabit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.12.013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232650v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducept" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.10.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569697v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.06.006" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSKWX6R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601926v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.026" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXNBLW5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531604v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Minh Hoang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432623v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houeix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.08.018" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605023v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahartian" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532524v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Wunsch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nicolas-Morgantini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-5074-2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532626v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564759v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny George Gwanpua" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.038" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2JMCQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173939v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wagner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.07.020" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF3MJ72F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173940v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.023" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4M4TH0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269391v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4922221" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173937v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.037" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XP92B9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173941v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.012" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4183FX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.039" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBL7BDG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269058v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.07.006" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7H8S0WC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629746v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Arellano Salazar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269386v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1040025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630419v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599874v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173912v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.04.009" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HP0MKHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569716v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123063v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pollien" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3190" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173932v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.07.003" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRGJ727F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173923v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.008" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D5TQ96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173926v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.023" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS7LDV4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001574v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Erabit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Flick" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela G. Alvarez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.09.020" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JH40MXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001025v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela M. Arellano Salazar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat H. Benkhelifa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.01.027" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L68XQB5Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599438v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001575v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.09.021" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSCK5BJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003308v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Belhamri" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.12.009" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGR450CT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853819v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Douzet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kwaterski" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lallemand" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.04.015" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186840v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19942060.2013.11015475" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988417v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2013.01.020" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004716v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.08.027" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z14RP5B8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427644v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2012.08.001" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC028W80-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003378v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.017" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DGQN67F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597462v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004526v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.03.036" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHD8V9XT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841043v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doursat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.043" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597980v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432618v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.027" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLKZPF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560922v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.009" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNV3FXQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432620v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.07.027" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3GBGZWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003356v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.016" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1NHWF9N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841044v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foucquier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaucel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.08.002" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTWQ1FRC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432624v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.06.020" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0HZC1N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432619v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.010" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF37FCT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596005v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arellano" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.186" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637483v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v4n2p191" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593522v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Amara" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593516v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamara" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173794v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Haddad Amamou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.04.001" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284667v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gianfrancesco" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Turchiuli" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-010-0352-2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593797v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.09.014" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590848v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Tapsoba" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.02.006" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V3PQ4G7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590850v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.02.007" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P49C7TWK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596635v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592191v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.07.028" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R76L5ZTP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590763v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590847v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.06.006" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9WQDPL5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590019v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590687v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Charrier-Mojtabi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartigue" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.04.005" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B87MW5HW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589659v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590011v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ben Aissa" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594873v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuvelier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.11.018" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJR0R09V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589548v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498949v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amara" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2007.03.014" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588607v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588738v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589550v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verboven" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Nicolai" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588606v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589722v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tapsoba" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588674v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589549v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588605v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589547v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Allais" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588672v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119700v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benlakhdar" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerecero" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilpart" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583191v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Lakhdar" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerecero Enriquez" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2004.05.007" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GS6FTD8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586591v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.10.007" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWFMT472-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586643v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583613v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.05.018" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFTMSVN8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741663v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitoubkieta Tapsoba" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587207v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583244v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582821v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2004.03.003" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5Q91TSJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583594v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581770v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(03)00173-0" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4L3Z3TN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581236v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leslous" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581342v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bournet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(02)00546-X" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKCLVRDB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581428v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(03)00037-1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L308KWQX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580720v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Commere" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1699(01)00181-8" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5729JBQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580722v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zertal Menia" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-7007(01)00046-9" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58HTK531-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580719v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menia" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1699(01)00178-8" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC7D70W1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580268v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579702v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chourot" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bohuon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00238-6" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ACF795C0F960E145F1B732F15DBD6EEBBA592BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579264v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult Wack" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00058-3" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX983M8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578456v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578457v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578868v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575851v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577269v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575979v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574823v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575698v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lema Larrieu" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582049v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Techasena" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576444v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Bouvier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576439v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gibert" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581911v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabouni" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>