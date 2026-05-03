--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -305,186 +305,156 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02135162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pierres d'attente des morts en région Centre-Val de Loire (départements de l'Indre, de l'Indre-et-Loire et du Loir-et-Cher) : présentation d'une enquête en cours</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de la photogrammétrie sur le site de Mézières à Villedieu-sur-Indre (36) pour les relevés de terrain lors de la découverte exceptionnelle de 37 chevaux gaulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Godignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Rencontre autour des funérailles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Chartres, France</w:t>
+              <w:t xml:space="preserve">Production et analyse d’images en anthropologie et archéologie funéraire. Rendez-vous autour de l'archéomatique en archéologie funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241849v1</w:t>
+                <w:t xml:space="preserve">hal-05579331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation du premier Moyen Âge de Chomedormeau à Athée-sur-Cher (Indre-et-Loire)</w:t>
               </w:r>
@@ -589,142 +559,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les pierres d'attente des morts en région Centre-Val de Loire (départements de l'Indre, de l'Indre-et-Loire et du Loir-et-Cher) : présentation d'une enquête en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Rencontre autour des funérailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Chartres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bonnée (Loiret) au haut Moyen Âge, synthèse de quinze ans de diagnostics d’archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Detante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Godignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville de l’Antiquité tardive et du haut Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01613015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -734,154 +829,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnée (Loiret) au haut Moyen Âge, synthèse de vingt ans d’archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardouin S., Bouvard-Mor E., Rassart V. (dir.) - La ville de l’Antiquité tardive et du haut Moyen Âge, 38ème journées internationales d’archéologie mérovingienne de l’AFAM, Lyon 05-07 octobre 2017, Tome 39 des Mémoires de l’Association française d’Archéologie mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.277-287, 2025, 9791090282094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05333919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -891,65 +986,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viévy-le-Rayé – Le Parlement. Prospection thématique, 2018 [notice archéologique : ADLFI. Archéologie de la France - Informations [En ligne], Centre-Val de Loire, mis en ligne le 26 janvier 2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -957,51 +1052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Godignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/51397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1011,737 +1106,737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mer, Les Angellières et Les Cent Planches : Un habitat médiéval groupé aux origines anciennes : Centre-Val de Loire, Loir-et-Cher, 41 : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site archéologique du &amp;quot;Parlement&amp;quot; : Viévy-le-Rayé, Loir-et-Cher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Godignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap, SRA Centre - Val de Loire. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGV SEA 2 - Une occupation agro-pastorale de la Tène finale à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bathélémy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, 2 vol (464, 366 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Plateau de Tours Nord Rapport 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université François Rabelais. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01282613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1 tranche 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Munos</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinçon Laureline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1, tranche 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Munos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1888,51 +1983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;rolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aim&#233;e Lichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Detante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01807521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;rolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aim&#233;e Lichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Detante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01807521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>