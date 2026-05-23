--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -434,277 +434,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation du premier Moyen Âge de Chomedormeau à Athée-sur-Cher (Indre-et-Loire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Joly</w:t>
+                <w:t xml:space="preserve">Les pierres d'attente des morts en région Centre-Val de Loire (départements de l'Indre, de l'Indre-et-Loire et du Loir-et-Cher) : présentation d'une enquête en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Couvin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Aimée Lichon</w:t>
+                <w:t xml:space="preserve">Sandrine Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Se vêtir au premier Moyen Âge et l’archéologie du premier Moyen Âge en région Centre – Val de Loire, 41ème journées internationales d’archéologie mérovingienne de l’AFAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Chartres, France</w:t>
+              <w:t xml:space="preserve">12e Rencontre autour des funérailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365773v1</w:t>
+                <w:t xml:space="preserve">hal-03241849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pierres d'attente des morts en région Centre-Val de Loire (départements de l'Indre, de l'Indre-et-Loire et du Loir-et-Cher) : présentation d'une enquête en cours</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Godignon</w:t>
+                <w:t xml:space="preserve">L’occupation du premier Moyen Âge de Chomedormeau à Athée-sur-Cher (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bartholome</w:t>
+                <w:t xml:space="preserve">Anne-Aimée Lichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Rencontre autour des funérailles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Chartres, France</w:t>
+              <w:t xml:space="preserve">Se vêtir au premier Moyen Âge et l’archéologie du premier Moyen Âge en région Centre – Val de Loire, 41ème journées internationales d’archéologie mérovingienne de l’AFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241849v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnée (Loiret) au haut Moyen Âge, synthèse de quinze ans de diagnostics d’archéologie préventive</w:t>
               </w:r>
@@ -1744,51 +1744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1983,51 +1983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;rolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aim&#233;e Lichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Detante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01807521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;rolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aim&#233;e Lichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Detante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01807521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>