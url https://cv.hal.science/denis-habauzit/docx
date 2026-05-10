--- v0 (2026-03-26)
+++ v1 (2026-05-10)
@@ -740,248 +740,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04266202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity Predictions for Mycotoxins: A Combined In Silico Approach on Enniatin-Like Cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prioritization of mycotoxins based on mutagenicity and carcinogenicity evaluation using combined in silico QSAR methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposure and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12403-022-00492-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 323, pp.121284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03707090v1</w:t>
+                <w:t xml:space="preserve">anses-04112525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prioritization of mycotoxins based on mutagenicity and carcinogenicity evaluation using combined in silico QSAR methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicity Predictions for Mycotoxins: A Combined In Silico Approach on Enniatin-Like Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Botana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 323, pp.121284. </w:t>
+              <w:t xml:space="preserve">Exposure and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.315-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12403-022-00492-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04112525v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03707090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxia and ER alpha Transcriptional Crosstalk Is Associated with Endocrine Resistance in Breast Cancer</w:t>
               </w:r>
@@ -1995,432 +1995,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 60-GHz millimeter waves and corresponding heat effect on endoplasmic reticulum stress sensor gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome analysis reveals the contribution of thermal and the specific effects in cellular repsonse to millimeter wave exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Le Quément</w:t>
+                <w:t xml:space="preserve">Catherine Le Quement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+                <w:t xml:space="preserve">C Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063910v1</w:t>
+                <w:t xml:space="preserve">hal-01114575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of PC12 cells expressing estrogen receptor alpha: a new bioassay for endocrine-disrupting chemicals evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of 60-GHz millimeter waves and corresponding heat effect on endoplasmic reticulum stress sensor gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Farzad Pakdel</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.03.101⟩</w:t>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (6), pp.444--451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.21864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063907v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis reveals the contribution of thermal and the specific effects in cellular repsonse to millimeter wave exposure</w:t>
+                <w:t xml:space="preserve">Differentiation of PC12 cells expressing estrogen receptor alpha: a new bioassay for endocrine-disrupting chemicals evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Le Quement</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+                <w:t xml:space="preserve">Nadine Botherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">Gilles Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Pakdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.240--247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.03.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114575v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of biochemical design on estrogen receptor/estrogen response element interaction by surface plasmon resonance technology</w:t>
               </w:r>
@@ -2664,261 +2664,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00838323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unliganded estrogen receptor alpha promotes PC12 survival during serum starvation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ferriere</w:t>
+                <w:t xml:space="preserve">Assessment and molecular actions of endocrine-disrupting chemicals that interfere with estrogen receptor pathways.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenneg Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Pakdel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flouriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0069081⟩</w:t>
+              <w:t xml:space="preserve">Int J Endocrinol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.501851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/501851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00865332v1</w:t>
+                <w:t xml:space="preserve">inserm-00863365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and molecular actions of endocrine-disrupting chemicals that interfere with estrogen receptor pathways.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenneg Kerdivel</w:t>
+                <w:t xml:space="preserve">Unliganded estrogen receptor alpha promotes PC12 survival during serum starvation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Pakdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Saligaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flouriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int J Endocrinol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013, pp.501851. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e69081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/501851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0069081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00863365v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00865332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a test for environmental estrogens: Checking xeno-estrogen activity by CXCL12 secretion in BREAST CANCER CELL LINES (CXCL-test).</w:t>
               </w:r>
@@ -2943,51 +2943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenneg Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Pakdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3716,51 +3716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la modification de l'expression génétique après exposition aux ondes millimétriques à 60GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Quément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3854,51 +3854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Quement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3947,277 +3947,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of millimeter waves exposure on energy production in cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA microarray analysis of human keratinocyte gene expression after exposure to 60-GHz millimeter waves in near-field condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Nicol-Benoit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+                <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Doctoral College on Environment and Health (EDCEH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">34th Annual Meeting of BEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773089v1</w:t>
+                <w:t xml:space="preserve">hal-00772974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA microarray analysis of human keratinocyte gene expression after exposure to 60-GHz millimeter waves in near-field condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of millimeter waves exposure on energy production in cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Nicol-Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonis Soubere Mahamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Quément</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual Meeting of BEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">European Doctoral College on Environment and Health (EDCEH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772974v1</w:t>
+                <w:t xml:space="preserve">hal-00773089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen-regulation of CXCL12 axis and involvement in breast cancer cell proliferation</w:t>
               </w:r>
@@ -4255,51 +4255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenneg Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Dily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées du Canceropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Rennes, France</w:t>
@@ -4497,51 +4497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Selwood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23010026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04551700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lem&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.110273" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gu&#233;niche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Lakehal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruy&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.23588" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Percevault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Ryder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2024.105808" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04266202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Alvari&#241;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rez-Fuentes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Alfonso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-023-00601-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03707090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Botana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-022-00492-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04112525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121284" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03826648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jehanno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Goff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14194934" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03512680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Linhartova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Cajthaml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.4280" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gueniche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Hegarat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdd.2299" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Fern&#225;ndez-Calero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194507" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dou&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45662-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01477205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenneg Kerdivel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.01.037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9967-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonis Soubere Mahamoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160810" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Qu&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas Nicolaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21864" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTKG9RKB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferri&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Botherel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.101" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114575v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Quement" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.11.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Le Guevel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060567" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00865332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferriere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saligaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/501851" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boudot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z2Q4ZNC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05228626v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebosq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mah&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Koohestani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05228628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aite" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Percevault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam-Alluard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115064v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aite" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115970v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926890v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Nicol-Benoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772974v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Dily" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Selwood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23010026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04551700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lem&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.110273" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gu&#233;niche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Lakehal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruy&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.23588" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Percevault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Ryder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2024.105808" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04266202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Alvari&#241;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rez-Fuentes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Alfonso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-023-00601-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04112525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121284" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03707090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Botana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-022-00492-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03826648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jehanno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Goff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14194934" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03512680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Linhartova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Cajthaml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.4280" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gueniche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Hegarat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdd.2299" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Fern&#225;ndez-Calero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194507" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dou&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45662-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01477205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenneg Kerdivel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.01.037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9967-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonis Soubere Mahamoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160810" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Quement" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063910v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Qu&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas Nicolaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21864" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTKG9RKB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Botherel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.11.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Le Guevel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060567" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863365v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/501851" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00865332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saligaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069081" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boudot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z2Q4ZNC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05228626v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebosq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mah&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Koohestani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05228628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aite" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Percevault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam-Alluard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115064v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aite" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115970v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926890v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773089v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Nicol-Benoit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Dily" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>