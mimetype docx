--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Hagebaum-Reignier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denis-hagebaum-reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8761-1047</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253125669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of diastereomeric Möbius shaped cyclotris[5]helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5qo01741f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singlet and Triplet Electronic States Involved in the Reactions CO2 + O → CO3 → CO + O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (18), pp.4002-4014. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c08109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hückel to Clar: a Block-Localized Description of Aromatic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (9), pp.1033-1045. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2025-0495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the Reactions CO2 + O ⇆ CO + O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (32), pp.7440-7450. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c00242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and Excited State Aromaticity in Azulene‐Based Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amisadai Lorenzo Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Ndeye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202400833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing pathways to aromaticity governed by amine dehydrogenation and metal–organic complexation in on-surface synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Lombana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songpol Chaunchaiyakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (7), pp.3198 - 3210. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sc07550a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric C&amp;lt;sub&amp;gt;66&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;36&amp;lt;/sub&amp;gt; multihelicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bin Jassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjc-2024-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational, Structural, and Chiroptical Properties of an Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Organic Chemistry, 89 (1), pp.498-504. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.3c02239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (28), pp.15084 - 15087. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c05415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (21), pp.13653-13662. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c01308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BenzAI: A Program to Design Benzenoids With Defined Properties Using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (11), pp.2811--2820. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How constraint programming can help chemists to generate Benzenoid structures and assess the local Aromaticity of Benzenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-022-09328-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (22), pp.4997-5002. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1867-0674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic densities and valence bond wave functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (20), pp.204310. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0094554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Ionic, Covalent Bond, and Steric Characteristics Present in 1Σu+ States of Li2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (11), pp.3514. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27113514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate computed singlet–triplet energy differences for cobalt systems: implication for two-state reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (36), pp.21841-21852. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP03291K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing electron delocalization in contorted polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SC03368A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Syntheses, Structures and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Berezhnaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (8), pp.3264-3271. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201913200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Dimensional Ab Initio Potential Energy Surface and Vibrational Energy Levels of Li2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24010026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical-assisted polymerisation in interstellar ice analogues: formyl radical and polyoxymethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Torro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 486 (2), pp.1953-1963. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating Hermitian Forms: The Importance of Considering Singular Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnath Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang‐hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Korean Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.254-260. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bkcs.11871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical chemical ionization rate constants of the concurrent reactions of hydronium ions (H 3 O + ) and oxygen ions (O 2+) with selected organic iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Petrov-Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (5), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on chemical kinetics of HTO + H2 → H2O + HT for design of tritium breeding blanket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungyon Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, Part A, pp.438-441. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2018.02.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1116, pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS, a program to teach mesomerism and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis M Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 738, pp.12015 - 12015. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/738/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential energy surfaces of the electronic states of Li2F and Li2F−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnath Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (3), pp.034306. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4958829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesomerism, Ring & Substituent Effects, A Computational Chemistry Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djameleddine Khatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journal of laboratory chemical education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5923/j.jlce.20160402.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Wave Functions into Valence Bond Structures: A Simple Projection Method to Describe Excited States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (8), pp.771-779. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight Watchers électronique : calculez votre poids de formes résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'actualité chimique, 406, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanism of glycolaldehyde and ethylene glycol in astrophysical ices from HCO • and • CH 2 OH recombination: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (2), pp.1587 - 1596. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the physical contributions to magnetic couplings in broken symmetry density functional theory approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (11), pp.114106. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4752412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic exchange coupling in bis-nitroxides: a theoretical analysis of the solvent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (16), pp.5504--5511. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp23845d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding of Gold with Unsaturated Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (8), pp.2090 - 2096. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201101065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel-Lewis Projection Method: A “Weights Watcher” for Mesomeric Structures †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (50), pp.13256 - 13262. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp803813e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel theory for Lewis structures: Hückel–Lewis Configuration Interaction (HL-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 817 (1-3), pp.99 - 109. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2007.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular properties and potential energy surfaces of the cyanides of the groups 1 and 11 metal atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Ki Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan S Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoon Sup Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2749504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order correction for bond energy applied to polar molecules: Alkali halides, alkali cyanides, LiCH3, and CH3F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee D.-K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Y.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeung G.-H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 327, pp.406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of the quenching of Li (3p , 4p) by N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Komaragiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Bililign</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ledentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1993588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of the quenching of Li (3p,4p) by N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Komaragiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bililign</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ledentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.024303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Syntheses, Structures, and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Berezhnaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de &amp;quot; A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS : Simple HÜckel and LewIS embedded in the Hückel theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. Marseille, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Local Aromaticity of Benzenoids Thanks to Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chisom-Adaobi Dim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.673-689, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Constraint Programming to Generate Benzenoid Structures in Theoretical Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.690-706, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS a program to recast molecular orbital wave functions into Lewis structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mathematical Modeling in Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Structures at the Hückel Level, a Hückel-Derived Valence Bond Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goudard Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Topological Methods in Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Hagebaum-Reignier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denis-hagebaum-reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8761-1047</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253125669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of diastereomeric Möbius shaped cyclotris[5]helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5qo01741f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and Excited State Aromaticity in Azulene‐Based Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amisadai Lorenzo Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Ndeye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202400833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the Reactions CO2 + O ⇆ CO + O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (32), pp.7440-7450. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c00242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hückel to Clar: a Block-Localized Description of Aromatic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (9), pp.1033-1045. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2025-0495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singlet and Triplet Electronic States Involved in the Reactions CO2 + O → CO3 → CO + O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (18), pp.4002-4014. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c08109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing pathways to aromaticity governed by amine dehydrogenation and metal–organic complexation in on-surface synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Lombana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songpol Chaunchaiyakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (7), pp.3198 - 3210. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sc07550a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric C&amp;lt;sub&amp;gt;66&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;36&amp;lt;/sub&amp;gt; multihelicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bin Jassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjc-2024-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational, Structural, and Chiroptical Properties of an Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Organic Chemistry, 89 (1), pp.498-504. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.3c02239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (28), pp.15084 - 15087. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c05415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic densities and valence bond wave functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (20), pp.204310. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0094554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (22), pp.4997-5002. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1867-0674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How constraint programming can help chemists to generate Benzenoid structures and assess the local Aromaticity of Benzenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-022-09328-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BenzAI: A Program to Design Benzenoids With Defined Properties Using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (11), pp.2811--2820. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (21), pp.13653-13662. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c01308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Ionic, Covalent Bond, and Steric Characteristics Present in 1Σu+ States of Li2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (11), pp.3514. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27113514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate computed singlet–triplet energy differences for cobalt systems: implication for two-state reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (36), pp.21841-21852. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP03291K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing electron delocalization in contorted polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SC03368A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Syntheses, Structures and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Berezhnaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (8), pp.3264-3271. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201913200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical-assisted polymerisation in interstellar ice analogues: formyl radical and polyoxymethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Torro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 486 (2), pp.1953-1963. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Dimensional Ab Initio Potential Energy Surface and Vibrational Energy Levels of Li2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24010026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating Hermitian Forms: The Importance of Considering Singular Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnath Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang‐hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Korean Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.254-260. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bkcs.11871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical chemical ionization rate constants of the concurrent reactions of hydronium ions (H 3 O + ) and oxygen ions (O 2+) with selected organic iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Petrov-Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (5), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on chemical kinetics of HTO + H2 → H2O + HT for design of tritium breeding blanket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungyon Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, Part A, pp.438-441. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2018.02.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1116, pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight Watchers électronique : calculez votre poids de formes résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'actualité chimique, 406, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesomerism, Ring & Substituent Effects, A Computational Chemistry Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djameleddine Khatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journal of laboratory chemical education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5923/j.jlce.20160402.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Wave Functions into Valence Bond Structures: A Simple Projection Method to Describe Excited States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (8), pp.771-779. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS, a program to teach mesomerism and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis M Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 738, pp.12015 - 12015. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/738/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential energy surfaces of the electronic states of Li2F and Li2F−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnath Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (3), pp.034306. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4958829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanism of glycolaldehyde and ethylene glycol in astrophysical ices from HCO • and • CH 2 OH recombination: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (2), pp.1587 - 1596. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the physical contributions to magnetic couplings in broken symmetry density functional theory approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (11), pp.114106. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4752412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic exchange coupling in bis-nitroxides: a theoretical analysis of the solvent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (16), pp.5504--5511. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp23845d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding of Gold with Unsaturated Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (8), pp.2090 - 2096. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201101065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel-Lewis Projection Method: A “Weights Watcher” for Mesomeric Structures †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (50), pp.13256 - 13262. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp803813e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel theory for Lewis structures: Hückel–Lewis Configuration Interaction (HL-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 817 (1-3), pp.99 - 109. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2007.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular properties and potential energy surfaces of the cyanides of the groups 1 and 11 metal atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Ki Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan S Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoon Sup Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2749504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order correction for bond energy applied to polar molecules: Alkali halides, alkali cyanides, LiCH3, and CH3F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee D.-K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Y.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeung G.-H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 327, pp.406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of the quenching of Li (3p , 4p) by N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Komaragiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Bililign</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ledentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1993588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of the quenching of Li (3p,4p) by N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Komaragiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bililign</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ledentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.024303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Syntheses, Structures, and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Berezhnaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de &amp;quot; A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS : Simple HÜckel and LewIS embedded in the Hückel theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. Marseille, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Local Aromaticity of Benzenoids Thanks to Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chisom-Adaobi Dim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.673-689, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Constraint Programming to Generate Benzenoid Structures in Theoretical Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.690-706, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS a program to recast molecular orbital wave functions into Lewis structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mathematical Modeling in Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Structures at the Hückel Level, a Hückel-Derived Valence Bond Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goudard Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Topological Methods in Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A84724F0"/>
+    <w:nsid w:val="9F87C3F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-hagebaum-reignier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8761-1047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Artigas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01741f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05336348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Ahn Furudate" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang-Hi Jeung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c08109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barrois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2025-0495" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05336359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c00242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amisadai Lorenzo Reyes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Ndeye Ndiaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrioux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400833" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lombana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpol Chaunchaiyakul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc07550a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauvergne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigoulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2024-0234" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c05415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gutierrez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01308" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Varet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prcovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00353" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03684890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-022-09328-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1867-0674" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Racine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0094554" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Tae Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27113514" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03291K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03368A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Berezhnaia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02151784v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butscher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Torro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz879" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhowmick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang&#8208;hi Jeung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bkcs.11871" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Strekowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Alvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Petrov-Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4349" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungyon Cho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.083" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Racine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01380727v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Goudard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/738/1/012015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958829" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347226v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djameleddine Khatmi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.jlce.20160402.01" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Humbel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24267" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347244v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208164v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1706" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Coulaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752412" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23845d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101065" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4D3M51L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447595v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803813e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PSD6SV0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447600v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girardi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.04.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4RTQ84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ki Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S Lim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Sup Lee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2749504" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee D.-K." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Y.S." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeung G.-H." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Komaragiri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mccarter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Bililign" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledentu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1993588" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komaragiri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mccarter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bililign" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ledentu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04413916v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01587254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01587424v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02931928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisom-Adaobi Dim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_39" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02931934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_40" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01408046v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095737v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudard Nicolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-hagebaum-reignier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8761-1047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Artigas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01741f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amisadai Lorenzo Reyes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Ndeye Ndiaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400833" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05336359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Ahn Furudate" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang-Hi Jeung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c00242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barrois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2025-0495" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05336348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c08109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lombana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpol Chaunchaiyakul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc07550a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauvergne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigoulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2024-0234" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c05415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Racine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0094554" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1867-0674" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03684890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prcovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Varet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-022-09328-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00353" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gutierrez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01308" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Tae Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27113514" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03291K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03368A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Berezhnaia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02151784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butscher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Torro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz879" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhowmick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang&#8208;hi Jeung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bkcs.11871" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Strekowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Alvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Petrov-Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4349" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungyon Cho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.083" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Racine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Humbel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djameleddine Khatmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.jlce.20160402.01" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24267" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01380727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Goudard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/738/1/012015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958829" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208164v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1706" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Coulaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752412" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23845d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101065" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4D3M51L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447595v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803813e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PSD6SV0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447600v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girardi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.04.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4RTQ84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ki Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S Lim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Sup Lee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2749504" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee D.-K." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Y.S." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeung G.-H." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Komaragiri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mccarter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Bililign" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledentu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1993588" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komaragiri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mccarter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bililign" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ledentu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04413916v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01587254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01587424v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02931928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisom-Adaobi Dim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_39" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02931934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_40" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01408046v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095737v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudard Nicolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>