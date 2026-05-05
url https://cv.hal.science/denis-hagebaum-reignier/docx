--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Hagebaum-Reignier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denis-hagebaum-reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8761-1047</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253125669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of diastereomeric Möbius shaped cyclotris[5]helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5qo01741f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and Excited State Aromaticity in Azulene‐Based Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amisadai Lorenzo Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Ndeye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202400833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the Reactions CO2 + O ⇆ CO + O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (32), pp.7440-7450. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c00242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hückel to Clar: a Block-Localized Description of Aromatic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (9), pp.1033-1045. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2025-0495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singlet and Triplet Electronic States Involved in the Reactions CO2 + O → CO3 → CO + O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (18), pp.4002-4014. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c08109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing pathways to aromaticity governed by amine dehydrogenation and metal–organic complexation in on-surface synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Lombana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songpol Chaunchaiyakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (7), pp.3198 - 3210. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sc07550a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric C&amp;lt;sub&amp;gt;66&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;36&amp;lt;/sub&amp;gt; multihelicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bin Jassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjc-2024-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational, Structural, and Chiroptical Properties of an Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Organic Chemistry, 89 (1), pp.498-504. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.3c02239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (28), pp.15084 - 15087. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c05415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic densities and valence bond wave functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (20), pp.204310. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0094554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (22), pp.4997-5002. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1867-0674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How constraint programming can help chemists to generate Benzenoid structures and assess the local Aromaticity of Benzenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-022-09328-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BenzAI: A Program to Design Benzenoids With Defined Properties Using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (11), pp.2811--2820. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (21), pp.13653-13662. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c01308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Ionic, Covalent Bond, and Steric Characteristics Present in 1Σu+ States of Li2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (11), pp.3514. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27113514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate computed singlet–triplet energy differences for cobalt systems: implication for two-state reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (36), pp.21841-21852. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP03291K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing electron delocalization in contorted polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SC03368A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Syntheses, Structures and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Berezhnaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (8), pp.3264-3271. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201913200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical-assisted polymerisation in interstellar ice analogues: formyl radical and polyoxymethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Torro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 486 (2), pp.1953-1963. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Dimensional Ab Initio Potential Energy Surface and Vibrational Energy Levels of Li2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24010026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating Hermitian Forms: The Importance of Considering Singular Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnath Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang‐hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Korean Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.254-260. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bkcs.11871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical chemical ionization rate constants of the concurrent reactions of hydronium ions (H 3 O + ) and oxygen ions (O 2+) with selected organic iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Petrov-Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (5), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on chemical kinetics of HTO + H2 → H2O + HT for design of tritium breeding blanket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungyon Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, Part A, pp.438-441. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2018.02.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1116, pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight Watchers électronique : calculez votre poids de formes résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'actualité chimique, 406, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesomerism, Ring & Substituent Effects, A Computational Chemistry Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djameleddine Khatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journal of laboratory chemical education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5923/j.jlce.20160402.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Wave Functions into Valence Bond Structures: A Simple Projection Method to Describe Excited States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (8), pp.771-779. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS, a program to teach mesomerism and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis M Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 738, pp.12015 - 12015. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/738/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential energy surfaces of the electronic states of Li2F and Li2F−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnath Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (3), pp.034306. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4958829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanism of glycolaldehyde and ethylene glycol in astrophysical ices from HCO • and • CH 2 OH recombination: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (2), pp.1587 - 1596. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the physical contributions to magnetic couplings in broken symmetry density functional theory approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (11), pp.114106. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4752412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic exchange coupling in bis-nitroxides: a theoretical analysis of the solvent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (16), pp.5504--5511. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp23845d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding of Gold with Unsaturated Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (8), pp.2090 - 2096. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201101065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel-Lewis Projection Method: A “Weights Watcher” for Mesomeric Structures †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (50), pp.13256 - 13262. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp803813e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel theory for Lewis structures: Hückel–Lewis Configuration Interaction (HL-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 817 (1-3), pp.99 - 109. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2007.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular properties and potential energy surfaces of the cyanides of the groups 1 and 11 metal atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Ki Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan S Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoon Sup Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2749504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order correction for bond energy applied to polar molecules: Alkali halides, alkali cyanides, LiCH3, and CH3F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee D.-K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Y.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeung G.-H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 327, pp.406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of the quenching of Li (3p , 4p) by N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Komaragiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Bililign</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ledentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1993588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of the quenching of Li (3p,4p) by N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Komaragiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bililign</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ledentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.024303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Syntheses, Structures, and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Berezhnaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de &amp;quot; A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS : Simple HÜckel and LewIS embedded in the Hückel theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. Marseille, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Local Aromaticity of Benzenoids Thanks to Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chisom-Adaobi Dim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.673-689, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Constraint Programming to Generate Benzenoid Structures in Theoretical Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.690-706, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS a program to recast molecular orbital wave functions into Lewis structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mathematical Modeling in Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Structures at the Hückel Level, a Hückel-Derived Valence Bond Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goudard Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Topological Methods in Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Hagebaum-Reignier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denis-hagebaum-reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8761-1047</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253125669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of diastereomeric Möbius shaped cyclotris[5]helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5qo01741f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the Reactions CO2 + O ⇆ CO + O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (32), pp.7440-7450. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c00242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hückel to Clar: a Block-Localized Description of Aromatic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (9), pp.1033-1045. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2025-0495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and Excited State Aromaticity in Azulene‐Based Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amisadai Lorenzo Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Ndeye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202400833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singlet and Triplet Electronic States Involved in the Reactions CO2 + O → CO3 → CO + O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (18), pp.4002-4014. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c08109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing pathways to aromaticity governed by amine dehydrogenation and metal–organic complexation in on-surface synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Lombana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songpol Chaunchaiyakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (7), pp.3198 - 3210. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sc07550a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric C&amp;lt;sub&amp;gt;66&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;36&amp;lt;/sub&amp;gt; multihelicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bin Jassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjc-2024-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational, Structural, and Chiroptical Properties of an Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Organic Chemistry, 89 (1), pp.498-504. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.3c02239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (28), pp.15084 - 15087. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c05415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BenzAI: A Program to Design Benzenoids With Defined Properties Using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (11), pp.2811--2820. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How constraint programming can help chemists to generate Benzenoid structures and assess the local Aromaticity of Benzenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-022-09328-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (21), pp.13653-13662. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c01308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (22), pp.4997-5002. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1867-0674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic densities and valence bond wave functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (20), pp.204310. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0094554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Ionic, Covalent Bond, and Steric Characteristics Present in 1Σu+ States of Li2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (11), pp.3514. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27113514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate computed singlet–triplet energy differences for cobalt systems: implication for two-state reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (36), pp.21841-21852. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP03291K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing electron delocalization in contorted polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SC03368A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Syntheses, Structures and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Berezhnaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (8), pp.3264-3271. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201913200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical-assisted polymerisation in interstellar ice analogues: formyl radical and polyoxymethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Torro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 486 (2), pp.1953-1963. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Dimensional Ab Initio Potential Energy Surface and Vibrational Energy Levels of Li2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24010026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating Hermitian Forms: The Importance of Considering Singular Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnath Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang‐hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Korean Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.254-260. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bkcs.11871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical chemical ionization rate constants of the concurrent reactions of hydronium ions (H 3 O + ) and oxygen ions (O 2+) with selected organic iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Petrov-Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (5), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on chemical kinetics of HTO + H2 → H2O + HT for design of tritium breeding blanket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungyon Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, Part A, pp.438-441. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2018.02.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1116, pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight Watchers électronique : calculez votre poids de formes résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'actualité chimique, 406, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesomerism, Ring & Substituent Effects, A Computational Chemistry Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djameleddine Khatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journal of laboratory chemical education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5923/j.jlce.20160402.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Wave Functions into Valence Bond Structures: A Simple Projection Method to Describe Excited States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (8), pp.771-779. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS, a program to teach mesomerism and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis M Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 738, pp.12015 - 12015. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/738/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential energy surfaces of the electronic states of Li2F and Li2F−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnath Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (3), pp.034306. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4958829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanism of glycolaldehyde and ethylene glycol in astrophysical ices from HCO • and • CH 2 OH recombination: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (2), pp.1587 - 1596. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the physical contributions to magnetic couplings in broken symmetry density functional theory approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (11), pp.114106. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4752412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic exchange coupling in bis-nitroxides: a theoretical analysis of the solvent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (16), pp.5504--5511. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp23845d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding of Gold with Unsaturated Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (8), pp.2090 - 2096. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201101065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel-Lewis Projection Method: A “Weights Watcher” for Mesomeric Structures †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (50), pp.13256 - 13262. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp803813e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel theory for Lewis structures: Hückel–Lewis Configuration Interaction (HL-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 817 (1-3), pp.99 - 109. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2007.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular properties and potential energy surfaces of the cyanides of the groups 1 and 11 metal atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Ki Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan S Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoon Sup Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2749504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order correction for bond energy applied to polar molecules: Alkali halides, alkali cyanides, LiCH3, and CH3F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee D.-K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Y.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeung G.-H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 327, pp.406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of the quenching of Li (3p , 4p) by N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Komaragiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Bililign</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ledentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1993588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of the quenching of Li (3p,4p) by N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Komaragiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bililign</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ledentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.024303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Syntheses, Structures, and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Berezhnaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de &amp;quot; A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS : Simple HÜckel and LewIS embedded in the Hückel theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. Marseille, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Local Aromaticity of Benzenoids Thanks to Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chisom-Adaobi Dim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.673-689, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Constraint Programming to Generate Benzenoid Structures in Theoretical Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.690-706, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS a program to recast molecular orbital wave functions into Lewis structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mathematical Modeling in Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Structures at the Hückel Level, a Hückel-Derived Valence Bond Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goudard Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Topological Methods in Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F87C3F2"/>
+    <w:nsid w:val="ED14BD9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-hagebaum-reignier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8761-1047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Artigas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01741f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amisadai Lorenzo Reyes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Ndeye Ndiaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400833" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05336359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Ahn Furudate" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang-Hi Jeung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c00242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barrois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2025-0495" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05336348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c08109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lombana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpol Chaunchaiyakul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc07550a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauvergne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigoulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2024-0234" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c05415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Racine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0094554" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1867-0674" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03684890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prcovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Varet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-022-09328-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00353" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gutierrez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01308" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Tae Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27113514" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03291K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03368A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Berezhnaia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02151784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butscher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Torro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz879" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhowmick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang&#8208;hi Jeung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bkcs.11871" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Strekowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Alvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Petrov-Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4349" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungyon Cho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.083" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Racine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Humbel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djameleddine Khatmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.jlce.20160402.01" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24267" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01380727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Goudard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/738/1/012015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958829" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208164v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1706" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Coulaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752412" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23845d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101065" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4D3M51L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447595v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803813e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PSD6SV0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447600v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girardi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.04.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4RTQ84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ki Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S Lim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Sup Lee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2749504" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee D.-K." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Y.S." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeung G.-H." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Komaragiri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mccarter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Bililign" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledentu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1993588" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komaragiri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mccarter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bililign" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ledentu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04413916v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01587254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01587424v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02931928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisom-Adaobi Dim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_39" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02931934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_40" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01408046v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095737v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudard Nicolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-hagebaum-reignier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8761-1047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Artigas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01741f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05336359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Ahn Furudate" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang-Hi Jeung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c00242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barrois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2025-0495" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amisadai Lorenzo Reyes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Ndeye Ndiaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrioux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400833" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05336348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c08109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lombana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpol Chaunchaiyakul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc07550a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauvergne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigoulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2024-0234" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c05415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Varet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prcovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03684890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-022-09328-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gutierrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01308" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1867-0674" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Racine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0094554" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Tae Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27113514" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03291K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03368A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Berezhnaia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02151784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butscher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Torro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz879" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhowmick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang&#8208;hi Jeung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bkcs.11871" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Strekowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Alvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Petrov-Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4349" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungyon Cho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.083" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Racine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Humbel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djameleddine Khatmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.jlce.20160402.01" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24267" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01380727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Goudard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/738/1/012015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958829" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208164v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1706" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Coulaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752412" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23845d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101065" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4D3M51L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447595v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803813e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PSD6SV0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447600v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girardi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.04.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4RTQ84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ki Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S Lim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Sup Lee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2749504" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee D.-K." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Y.S." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeung G.-H." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Komaragiri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mccarter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Bililign" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledentu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1993588" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komaragiri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mccarter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bililign" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ledentu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04413916v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01587254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01587424v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02931928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisom-Adaobi Dim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_39" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02931934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_40" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01408046v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095737v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudard Nicolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>