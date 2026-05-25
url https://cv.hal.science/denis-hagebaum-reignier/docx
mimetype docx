--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Hagebaum-Reignier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denis-hagebaum-reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8761-1047</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253125669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of diastereomeric Möbius shaped cyclotris[5]helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5qo01741f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the Reactions CO2 + O ⇆ CO + O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (32), pp.7440-7450. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c00242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hückel to Clar: a Block-Localized Description of Aromatic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (9), pp.1033-1045. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2025-0495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and Excited State Aromaticity in Azulene‐Based Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amisadai Lorenzo Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Ndeye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202400833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singlet and Triplet Electronic States Involved in the Reactions CO2 + O → CO3 → CO + O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (18), pp.4002-4014. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c08109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing pathways to aromaticity governed by amine dehydrogenation and metal–organic complexation in on-surface synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Lombana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songpol Chaunchaiyakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (7), pp.3198 - 3210. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sc07550a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric C&amp;lt;sub&amp;gt;66&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;36&amp;lt;/sub&amp;gt; multihelicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bin Jassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjc-2024-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational, Structural, and Chiroptical Properties of an Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Organic Chemistry, 89 (1), pp.498-504. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.3c02239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (28), pp.15084 - 15087. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c05415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BenzAI: A Program to Design Benzenoids With Defined Properties Using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (11), pp.2811--2820. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How constraint programming can help chemists to generate Benzenoid structures and assess the local Aromaticity of Benzenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-022-09328-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (21), pp.13653-13662. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c01308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (22), pp.4997-5002. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1867-0674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic densities and valence bond wave functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (20), pp.204310. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0094554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Ionic, Covalent Bond, and Steric Characteristics Present in 1Σu+ States of Li2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (11), pp.3514. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27113514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate computed singlet–triplet energy differences for cobalt systems: implication for two-state reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (36), pp.21841-21852. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP03291K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing electron delocalization in contorted polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SC03368A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Syntheses, Structures and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Berezhnaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (8), pp.3264-3271. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201913200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical-assisted polymerisation in interstellar ice analogues: formyl radical and polyoxymethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Torro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 486 (2), pp.1953-1963. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Dimensional Ab Initio Potential Energy Surface and Vibrational Energy Levels of Li2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24010026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating Hermitian Forms: The Importance of Considering Singular Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnath Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang‐hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Korean Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.254-260. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bkcs.11871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical chemical ionization rate constants of the concurrent reactions of hydronium ions (H 3 O + ) and oxygen ions (O 2+) with selected organic iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Petrov-Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (5), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on chemical kinetics of HTO + H2 → H2O + HT for design of tritium breeding blanket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungyon Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, Part A, pp.438-441. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2018.02.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1116, pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight Watchers électronique : calculez votre poids de formes résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'actualité chimique, 406, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesomerism, Ring & Substituent Effects, A Computational Chemistry Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djameleddine Khatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journal of laboratory chemical education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5923/j.jlce.20160402.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Wave Functions into Valence Bond Structures: A Simple Projection Method to Describe Excited States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (8), pp.771-779. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS, a program to teach mesomerism and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis M Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 738, pp.12015 - 12015. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/738/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential energy surfaces of the electronic states of Li2F and Li2F−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnath Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (3), pp.034306. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4958829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanism of glycolaldehyde and ethylene glycol in astrophysical ices from HCO • and • CH 2 OH recombination: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (2), pp.1587 - 1596. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the physical contributions to magnetic couplings in broken symmetry density functional theory approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (11), pp.114106. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4752412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic exchange coupling in bis-nitroxides: a theoretical analysis of the solvent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (16), pp.5504--5511. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp23845d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding of Gold with Unsaturated Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (8), pp.2090 - 2096. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201101065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel-Lewis Projection Method: A “Weights Watcher” for Mesomeric Structures †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (50), pp.13256 - 13262. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp803813e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel theory for Lewis structures: Hückel–Lewis Configuration Interaction (HL-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 817 (1-3), pp.99 - 109. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2007.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular properties and potential energy surfaces of the cyanides of the groups 1 and 11 metal atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Ki Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan S Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoon Sup Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2749504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order correction for bond energy applied to polar molecules: Alkali halides, alkali cyanides, LiCH3, and CH3F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee D.-K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Y.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeung G.-H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 327, pp.406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of the quenching of Li (3p , 4p) by N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Komaragiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Bililign</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ledentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1993588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of the quenching of Li (3p,4p) by N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Komaragiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bililign</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ledentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.024303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Syntheses, Structures, and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Berezhnaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de &amp;quot; A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS : Simple HÜckel and LewIS embedded in the Hückel theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. Marseille, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Local Aromaticity of Benzenoids Thanks to Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chisom-Adaobi Dim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.673-689, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Constraint Programming to Generate Benzenoid Structures in Theoretical Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.690-706, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS a program to recast molecular orbital wave functions into Lewis structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mathematical Modeling in Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Structures at the Hückel Level, a Hückel-Derived Valence Bond Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goudard Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Topological Methods in Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Hagebaum-Reignier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denis-hagebaum-reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8761-1047</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253125669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of diastereomeric Möbius shaped cyclotris[5]helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5qo01741f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the Reactions CO2 + O ⇆ CO + O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (32), pp.7440-7450. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c00242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hückel to Clar: a Block-Localized Description of Aromatic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (9), pp.1033-1045. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2025-0495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and Excited State Aromaticity in Azulene‐Based Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amisadai Lorenzo Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Ndeye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202400833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singlet and Triplet Electronic States Involved in the Reactions CO2 + O → CO3 → CO + O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (18), pp.4002-4014. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c08109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing pathways to aromaticity governed by amine dehydrogenation and metal–organic complexation in on-surface synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Lombana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songpol Chaunchaiyakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (7), pp.3198 - 3210. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sc07550a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric C&amp;lt;sub&amp;gt;66&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;36&amp;lt;/sub&amp;gt; multihelicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bin Jassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjc-2024-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational, Structural, and Chiroptical Properties of an Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Organic Chemistry, 89 (1), pp.498-504. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.3c02239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (28), pp.15084 - 15087. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c05415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (22), pp.4997-5002. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1867-0674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (21), pp.13653-13662. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c01308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BenzAI: A Program to Design Benzenoids With Defined Properties Using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (11), pp.2811--2820. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How constraint programming can help chemists to generate Benzenoid structures and assess the local Aromaticity of Benzenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-022-09328-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic densities and valence bond wave functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (20), pp.204310. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0094554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Ionic, Covalent Bond, and Steric Characteristics Present in 1Σu+ States of Li2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (11), pp.3514. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27113514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate computed singlet–triplet energy differences for cobalt systems: implication for two-state reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (36), pp.21841-21852. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP03291K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing electron delocalization in contorted polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SC03368A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Syntheses, Structures and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Berezhnaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (8), pp.3264-3271. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201913200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical chemical ionization rate constants of the concurrent reactions of hydronium ions (H 3 O + ) and oxygen ions (O 2+) with selected organic iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Petrov-Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (5), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical-assisted polymerisation in interstellar ice analogues: formyl radical and polyoxymethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Torro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 486 (2), pp.1953-1963. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Dimensional Ab Initio Potential Energy Surface and Vibrational Energy Levels of Li2H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24010026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating Hermitian Forms: The Importance of Considering Singular Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnath Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang‐hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Korean Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.254-260. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bkcs.11871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on chemical kinetics of HTO + H2 → H2O + HT for design of tritium breeding blanket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko Ahn Furudate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungyon Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, Part A, pp.438-441. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2018.02.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1116, pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight Watchers électronique : calculez votre poids de formes résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'actualité chimique, 406, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential energy surfaces of the electronic states of Li2F and Li2F−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnath Bhowmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (3), pp.034306. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4958829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS, a program to teach mesomerism and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis M Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 738, pp.12015 - 12015. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/738/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesomerism, Ring & Substituent Effects, A Computational Chemistry Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djameleddine Khatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journal of laboratory chemical education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5923/j.jlce.20160402.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Wave Functions into Valence Bond Structures: A Simple Projection Method to Describe Excited States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (8), pp.771-779. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanism of glycolaldehyde and ethylene glycol in astrophysical ices from HCO • and • CH 2 OH recombination: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (2), pp.1587 - 1596. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the physical contributions to magnetic couplings in broken symmetry density functional theory approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guihéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (11), pp.114106. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4752412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic exchange coupling in bis-nitroxides: a theoretical analysis of the solvent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (16), pp.5504--5511. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp23845d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding of Gold with Unsaturated Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (8), pp.2090 - 2096. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201101065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel-Lewis Projection Method: A “Weights Watcher” for Mesomeric Structures †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (50), pp.13256 - 13262. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp803813e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hückel theory for Lewis structures: Hückel–Lewis Configuration Interaction (HL-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 817 (1-3), pp.99 - 109. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2007.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular properties and potential energy surfaces of the cyanides of the groups 1 and 11 metal atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Ki Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan S Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoon Sup Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang-Hi Jeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2749504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order correction for bond energy applied to polar molecules: Alkali halides, alkali cyanides, LiCH3, and CH3F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee D.-K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Y.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeung G.-H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 327, pp.406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of the quenching of Li (3p,4p) by N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Komaragiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bililign</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ledentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.024303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of the quenching of Li (3p , 4p) by N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Komaragiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Bililign</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ledentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1993588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rigoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Syntheses, Structures, and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Berezhnaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de &amp;quot; A generalized Brillouin theorem (GBT)-like implementation to optimize Valence Bond wave function for excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS : Simple HÜckel and LewIS embedded in the Hückel theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drawing. Marseille, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dessin)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01587424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Local Aromaticity of Benzenoids Thanks to Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chisom-Adaobi Dim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.673-689, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Constraint Programming to Generate Benzenoid Structures in Theoretical Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prcovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.690-706, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuLiS a program to recast molecular orbital wave functions into Lewis structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mathematical Modeling in Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Structures at the Hückel Level, a Hückel-Derived Valence Bond Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carissan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goudard Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Humbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Topological Methods in Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED14BD9A"/>
+    <w:nsid w:val="638E9D2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-hagebaum-reignier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8761-1047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Artigas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01741f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05336359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Ahn Furudate" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang-Hi Jeung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c00242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barrois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2025-0495" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amisadai Lorenzo Reyes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Ndeye Ndiaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrioux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400833" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05336348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c08109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lombana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpol Chaunchaiyakul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc07550a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauvergne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigoulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2024-0234" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c05415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Varet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prcovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03684890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-022-09328-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gutierrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01308" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1867-0674" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Racine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0094554" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Tae Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27113514" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03291K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03368A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Berezhnaia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02151784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butscher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Torro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz879" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhowmick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang&#8208;hi Jeung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bkcs.11871" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Strekowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Alvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Petrov-Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4349" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungyon Cho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.083" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Racine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Humbel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djameleddine Khatmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.jlce.20160402.01" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24267" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01380727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Goudard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/738/1/012015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958829" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208164v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1706" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Coulaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752412" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23845d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101065" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4D3M51L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447595v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803813e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PSD6SV0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447600v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girardi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.04.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4RTQ84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ki Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S Lim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Sup Lee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2749504" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee D.-K." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Y.S." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeung G.-H." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Komaragiri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mccarter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Bililign" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledentu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1993588" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komaragiri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mccarter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bililign" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ledentu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04413916v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01587254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01587424v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02931928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisom-Adaobi Dim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_39" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02931934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_40" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01408046v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095737v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudard Nicolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-hagebaum-reignier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8761-1047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Artigas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01741f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05336359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Ahn Furudate" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang-Hi Jeung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c00242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barrois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2025-0495" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amisadai Lorenzo Reyes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Ndeye Ndiaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrioux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400833" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05336348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c08109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lombana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpol Chaunchaiyakul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc07550a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauvergne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigoulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2024-0234" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c05415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1867-0674" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gutierrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Varet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prcovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00353" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03684890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-022-09328-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Racine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0094554" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Tae Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27113514" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chaussy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03291K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03368A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Berezhnaia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Strekowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Alvarez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Petrov-Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4349" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02151784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butscher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Torro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz879" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhowmick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang&#8208;hi Jeung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bkcs.11871" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungyon Cho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2018.02.083" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Racine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Humbel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958829" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01380727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Goudard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/738/1/012015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01347226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djameleddine Khatmi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.jlce.20160402.01" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24267" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208164v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1706" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Coulaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752412" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23845d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101065" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4D3M51L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447595v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803813e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PSD6SV0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447600v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girardi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.04.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4RTQ84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ki Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S Lim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Sup Lee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2749504" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee D.-K." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Y.S." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeung G.-H." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komaragiri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mccarter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bililign" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ledentu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561384v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Komaragiri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mccarter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Bililign" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledentu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1993588" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04413916v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01587254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01587424v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02931928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisom-Adaobi Dim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_39" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02931934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_40" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01408046v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095737v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudard Nicolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>