--- v0 (2026-03-21)
+++ v1 (2026-05-18)
@@ -784,186 +784,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03500100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’édition musicale des opéras de 1683 à 1790 », dans Histoire de l’opéra français, éd. par Hervé Lacombe, Paris, Fayard, 2021, p. 757-762.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lacombe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'Opéra Francais. XVII-XVIIIe siècles: Du Roi-Soleil à la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.757-762, 2021, 978-2213709901</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03500088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Debussy et D’Annunzio. Une relation singulière autour du Martyre de saint Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Herlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Vignest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italie-France : littératures croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.267-283, 2021, 978-2406112150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04025784v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03500088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrire et orchestrer : l’amitié de Claude Debussy et d’André Caplet</w:t>
               </w:r>
@@ -2134,182 +2134,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04038039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Artist High and Low, or, Debussy and Money</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elliott Antokoletz; Marianne Wheeldon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking Debussy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.149-202, 2011, 9780199755639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199755639.003.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04038088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Berlioz, vu par Debussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Herlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël-Marie Fauquet; Catherine Massip; Cécile Reynaud,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berlioz. Textes et contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de musicologie, pp.281-293, 2011, 978-2-85357-022-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04038080v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04038088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collection musicale de François Lang</w:t>
               </w:r>
@@ -6122,51 +6122,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Herlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quesney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Société française de musicologie, 536 p., 2020</w:t>
+              <w:t xml:space="preserve">Société française de musicologie, 532 p., 2020, 978-2-85357-269-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6474,1035 +6474,1035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03500119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe RAMEAU, Dardanus, 1739, D. Herlin (éd.) avec C. Davy-Rigaux, et Sylvie Bouissou, partition d’orchestre dans Jean-Philippe Rameau Opera omnia, OOR IV.5, Tauxigny, Société Jean-Philippe Rameau/Bärenreiter, 2015, LX-415 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03500123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collectionner la musique : érudits collectionneurs, Turnhout, Brepols, 2015, 582 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Herlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Massip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie de Wispelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03185174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rameau. Dardanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Davy-Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bärenreiter, xiv-434 p., 2013, ISMN 979-0-006-52792-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau, Catalogue thématique des œuvres musicales, dans Jean-Philippe Rameau, Opera Omnia, série VI, vol. 3, « Musique dramatique (1re partie) d’Acante et Céphise à Hippolyte et Aricie », Paris, CNRS/BnF, 2012, 752 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denécheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique (1669-2010): approches comparées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole nationale des chartes. Ecole nationale des chartes, 2012, 978-2-35723-023-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude DEBUSSY, Quatre nouvelles mélodies (1882) (L’Archet, Le Matelot qui tombe à l’eau, Romance, Les Elfes), D. Herlin (éd.), Paris, Durand, 2012, IV-32 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03500124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectionner la musique : au cœur de l’interprétation, Turnhout, Brepols, 2012, 304 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Massip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelléas et Mélisande cent ans après : études et documents, Lyon, Symétrie, 2012, 614 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Douche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelléas et Mélisande cent après : études et documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Douche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lyon, Symétrie, pp.640, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau. Catalogue thématique des Œuves musicales, t. 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denécheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions et Bibliothèque nationale de France, pp.750, 2012, Sciences de la musique, Sylvie Bouissou</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00759682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Pelléas et Mélisande (chant-piano)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Grayson. DURAND, pp.414, 2010, Oeuvres complètes de Claude Debussy, Denis Herlin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel, Fauré : Quatuors avec piano op. 15 et op. 45</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Herlin. BARENREITER, pp.290, 2010, Oeuvres complètes de Gabriel Fauré, Jean-Michel Nectoux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectionner la musique : histoires d’une passion, Turnhout, Brepols, 2010, 338 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie de Wispelaere</w:t>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">Cécile Davy-Rigaux</w:t>
+                <w:t xml:space="preserve">Catherine Massip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...275 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...536 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinko Fabris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8959,51 +8959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861955v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giannelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025812v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108560986.019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108560986.016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025833v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025822v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025784v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xvii-xviiie-siecles-9782213709901" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Framboisier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04037959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04037975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04037991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouche Sabine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038088v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199755639.003.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038072v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00227488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00227484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00227487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00227486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caaf005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500126v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caaa050" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500132v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/cat071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108480v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00227492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00227491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918240v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00227483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00227482v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decobert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Debussy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouissou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03991988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quesney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500115v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500122v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de Wispelaere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834019v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Den&#233;cheau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082665v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chaouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Branger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185194v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978247v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinko Fabris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436653v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dratwicki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225276v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Lema&#238;tre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008085v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesure" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225259v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225229v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007862v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elizabeth C. Bartlet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davitt Moroney" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081687v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025738v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225046v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225038v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225078v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861955v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giannelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025812v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108560986.019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108560986.016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025833v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025822v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xvii-xviiie-siecles-9782213709901" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Framboisier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04037959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04037975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04037991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouche Sabine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199755639.003.0007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038072v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00227488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00227484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00227487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00227486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caaf005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500126v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caaa050" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500132v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/cat071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108480v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00227492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00227491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918240v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00227483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00227482v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decobert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Debussy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouissou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03991988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quesney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500115v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500122v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185174v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de Wispelaere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834019v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Den&#233;cheau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082665v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chaouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500124v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Branger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978247v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551599v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinko Fabris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436653v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dratwicki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225276v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Lema&#238;tre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008085v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesure" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225259v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225229v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007862v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elizabeth C. Bartlet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davitt Moroney" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081687v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025738v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225046v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225038v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225078v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>