--- v1 (2026-03-31)
+++ v2 (2026-05-05)
@@ -315,295 +315,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644568v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
+                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262037v1</w:t>
+                <w:t xml:space="preserve">hal-03261299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Deniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261299v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcool et drogues à l’université de Caen Normandie (ADUC) : une contribution utile pour l’addictovigilance sur la population estudiantine</w:t>
               </w:r>
@@ -615,77 +615,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hamel-Sénécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (6), pp.576. </w:t>
@@ -1442,64 +1442,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1567,51 +1567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1666,103 +1666,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t>
@@ -2556,51 +2556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A98421A3"/>
+    <w:nsid w:val="ED5072FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2787,51 +2787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-jacquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4959-4300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121864076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zabalia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grasm&#233;nil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Randrianary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.21826" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Breau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03007559" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39EF23923A218AE071CF60E0193F2F8989E4F874/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(04)94518-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nicolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mauger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Holzem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Paisant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thiberge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(04)94568-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lehalle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59981" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaignaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-jacquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4959-4300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121864076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zabalia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grasm&#233;nil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Randrianary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.21826" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Breau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03007559" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39EF23923A218AE071CF60E0193F2F8989E4F874/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(04)94518-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nicolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mauger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Holzem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Paisant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thiberge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(04)94568-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lehalle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59981" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaignaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>