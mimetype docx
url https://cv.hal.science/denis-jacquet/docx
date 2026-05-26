--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -315,295 +315,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644568v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
+                <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Deniel</w:t>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261299v1</w:t>
+                <w:t xml:space="preserve">hal-03262037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
+              <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262037v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcool et drogues à l’université de Caen Normandie (ADUC) : une contribution utile pour l’addictovigilance sur la population estudiantine</w:t>
               </w:r>
@@ -615,77 +615,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hamel-Sénécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (6), pp.576. </w:t>
@@ -1442,64 +1442,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1567,51 +1567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1666,103 +1666,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t>
@@ -2556,51 +2556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED5072FB"/>
+    <w:nsid w:val="CE62344D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2787,51 +2787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-jacquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4959-4300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121864076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zabalia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grasm&#233;nil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Randrianary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.21826" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Breau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03007559" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39EF23923A218AE071CF60E0193F2F8989E4F874/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(04)94518-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nicolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mauger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Holzem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Paisant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thiberge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(04)94568-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lehalle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59981" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaignaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-jacquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4959-4300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121864076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zabalia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grasm&#233;nil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Randrianary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.21826" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Breau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03007559" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39EF23923A218AE071CF60E0193F2F8989E4F874/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(04)94518-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nicolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mauger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Holzem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Paisant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thiberge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(04)94568-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lehalle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59981" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaignaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>